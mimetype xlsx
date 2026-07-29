--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Properties" sheetId="1" r:id="rId1"/>
     <sheet name="Buyer Interactions" sheetId="2" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="346" uniqueCount="346">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="363" uniqueCount="363">
   <si>
     <t xml:space="preserve">ID</t>
   </si>
   <si>
     <t xml:space="preserve">Seller Mobile</t>
   </si>
   <si>
     <t xml:space="preserve">Seller ID</t>
   </si>
   <si>
     <t xml:space="preserve">Property Name</t>
   </si>
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Listing Use</t>
   </si>
   <si>
     <t xml:space="preserve">Status</t>
   </si>
   <si>
     <t xml:space="preserve">Total Price</t>
   </si>
   <si>
@@ -124,65 +124,137 @@
   <si>
     <t xml:space="preserve">Views</t>
   </si>
   <si>
     <t xml:space="preserve">Likes</t>
   </si>
   <si>
     <t xml:space="preserve">Wishlist</t>
   </si>
   <si>
     <t xml:space="preserve">Skipped</t>
   </si>
   <si>
     <t xml:space="preserve">Shared</t>
   </si>
   <si>
     <t xml:space="preserve">Contacted</t>
   </si>
   <si>
     <t xml:space="preserve">Chats</t>
   </si>
   <si>
     <t xml:space="preserve">Submitted At</t>
   </si>
   <si>
+    <t xml:space="preserve">LAND BAKHTIYARPUR MAMTA HOTEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For Sale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">active</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bakhtiyarpur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bihar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50 METRE from NH Four-Lane , 50 metres from MAMTA Hotel , Rang Mahal hotel , Gandhi Hotel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">near_market, near_bus, near_railway</t>
+  </si>
+  <si>
+    <t xml:space="preserve">f_6a643eabe9a556.85309084.jpg; f_6a643eabe9e951.09228427.jpg; f_6a643eabea1c92.42877384.jpg; f_6a643eabea8521.63853843.jpg; f_6a643eabeae6c2.68988915.jpg; f_6a643eabeb2fd6.14682893.webp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ravi Kumar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Owner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kumarr260@gmail.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-25 04:42:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MADHAV RESIDENCY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TILRATH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Barauni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIDE ROADS , STREET LIGHTS , LANDSCAPED GARDENS , DRAINAGE SYSTEM , SECURITY 24*7 , ELECTRICITY SUPPLY , GATED COMMUNITY ... PLOT SIZES in 2800 sq.ft , 4200 sq.ft, 7000 sq.ft and 14000 sq.ft</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gated_society, road_access, water_power, near_school, near_hospital, near_market</t>
+  </si>
+  <si>
+    <t xml:space="preserve">f_6a5e4cf51a8744.10193739.png; f_6a5e4cf51afe77.79373796.png; f_6a5e4cf51b5296.66248791.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUDHIR KUMAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-20 16:29:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MADHAV RESIDENCY BEGUSARAI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">rejected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gated_society, road_access</t>
+  </si>
+  <si>
+    <t xml:space="preserve">f_6a5c395172e464.22171872.png</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-07-19 02:41:21</t>
+  </si>
+  <si>
     <t xml:space="preserve">BINDYA</t>
   </si>
   <si>
     <t xml:space="preserve">Building</t>
   </si>
   <si>
-    <t xml:space="preserve">For Sale</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Dhanbad (District HQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Jharkhand</t>
   </si>
   <si>
     <t xml:space="preserve">CNT Free, 3BHK, 1350 Sq Ft new Flat on 3rd Floor with all amenities, only at 40 lakhs including GST plus Parking.</t>
   </si>
   <si>
     <t xml:space="preserve">gated_society, road_access, water_power, corner_plot, park_facing, near_school, near_hospital, near_market, near_bus, near_railway, ugd, borewell, vastu, cctv, compound_wall, solar, lift, gym, club_house</t>
   </si>
   <si>
     <t xml:space="preserve">f_6a2172ab7016f8.90612321.jpeg; f_6a2172ab703eb0.11075483.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">C Singh</t>
   </si>
   <si>
     <t xml:space="preserve">Builder</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 12:42:19</t>
   </si>
   <si>
     <t xml:space="preserve">KUSUM VIHAR PHASE 2</t>
@@ -193,116 +265,107 @@
   <si>
     <t xml:space="preserve">KUSUM VIHAR</t>
   </si>
   <si>
     <t xml:space="preserve">CNT Free Land with prepared House, very good location close to school, hospital and Bus station. Exciting offer and amazing deal. To be constructed as per need.</t>
   </si>
   <si>
     <t xml:space="preserve">road_access, water_power, corner_plot, park_facing, near_school, near_hospital, near_market, near_bus, near_railway, ugd, vastu, compound_wall</t>
   </si>
   <si>
     <t xml:space="preserve">f_6a216a2837e549.58240389.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">Mangal Singh</t>
   </si>
   <si>
     <t xml:space="preserve">Agent</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 12:06:00</t>
   </si>
   <si>
     <t xml:space="preserve">NEAR LEMON CHILLI RESTURANT SUGIYADIH</t>
   </si>
   <si>
-    <t xml:space="preserve">Land</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">CNT free land, 6 kathha , 300 mtrs away from lemon chilli sugyadih with 18 feet road . All documents updated at very low price.</t>
   </si>
   <si>
     <t xml:space="preserve">road_access, water_power, corner_plot, near_school, near_hospital, near_market, near_bus, near_railway, vastu, compound_wall</t>
   </si>
   <si>
     <t xml:space="preserve">f_6a2137a21e3d43.43388644.jpeg</t>
   </si>
   <si>
     <t xml:space="preserve">N.K Singh</t>
   </si>
   <si>
-    <t xml:space="preserve">Owner</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-06-04 08:30:26</t>
   </si>
   <si>
     <t xml:space="preserve">KUNJ NIWAS</t>
   </si>
   <si>
     <t xml:space="preserve">Very good and exciting location in Main town Dhanbad with amazing price.</t>
   </si>
   <si>
     <t xml:space="preserve">road_access, water_power, near_school, near_hospital, near_market, near_bus, near_railway, ugd, borewell, vastu, compound_wall</t>
   </si>
   <si>
     <t xml:space="preserve">f_6a212f8bc846d2.85891979.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">M. Singh</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 07:55:55</t>
   </si>
   <si>
     <t xml:space="preserve">GOBINDPUR BAZAAR DHANBAD</t>
   </si>
   <si>
     <t xml:space="preserve">Gobindpur</t>
   </si>
   <si>
     <t xml:space="preserve">CNT free Land 4 kattha in society 300 mtr away from Gobindpur main highway deed property all paper updated no agreement direct by owner come and grab it.</t>
   </si>
   <si>
     <t xml:space="preserve">near_hospital, near_bus</t>
   </si>
   <si>
     <t xml:space="preserve">f_6a212bb88ae1f5.89033543.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Sameer</t>
   </si>
   <si>
     <t xml:space="preserve">2026-06-04 07:39:36</t>
   </si>
   <si>
     <t xml:space="preserve">RAVISH</t>
   </si>
   <si>
-    <t xml:space="preserve">inactive</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Preet Vihar</t>
   </si>
   <si>
     <t xml:space="preserve">Delhi</t>
   </si>
   <si>
     <t xml:space="preserve">near_hospital, vastu, cctv</t>
   </si>
   <si>
     <t xml:space="preserve">f_6a00155dd2ea01.44684581.png</t>
   </si>
   <si>
     <t xml:space="preserve">fgvsd</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-10 05:19:25</t>
   </si>
   <si>
     <t xml:space="preserve">RANJAN</t>
   </si>
   <si>
     <t xml:space="preserve">A</t>
   </si>
   <si>
     <t xml:space="preserve">Bodeli</t>
@@ -373,53 +436,50 @@
   <si>
     <t xml:space="preserve">Chandni Chowk</t>
   </si>
   <si>
     <t xml:space="preserve">road_access, near_market</t>
   </si>
   <si>
     <t xml:space="preserve">f_69ff6048508c02.99913051.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">sdscvdfs</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 16:26:48</t>
   </si>
   <si>
     <t xml:space="preserve">SDFKJGVSFJN</t>
   </si>
   <si>
     <t xml:space="preserve">STATION/PALI  ROAD  BARHIYA</t>
   </si>
   <si>
     <t xml:space="preserve">Barh</t>
   </si>
   <si>
-    <t xml:space="preserve">Bihar</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">fhnfhnf</t>
   </si>
   <si>
     <t xml:space="preserve">borewell, vastu</t>
   </si>
   <si>
     <t xml:space="preserve">f_69ff5da2543d97.57996927.png</t>
   </si>
   <si>
     <t xml:space="preserve">RAM BAU</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-09 16:15:30</t>
   </si>
   <si>
     <t xml:space="preserve">AMADUL</t>
   </si>
   <si>
     <t xml:space="preserve">N</t>
   </si>
   <si>
     <t xml:space="preserve">INDIRA GANDHI ARENA</t>
   </si>
   <si>
     <t xml:space="preserve">very cheap and accessible</t>
@@ -448,68 +508,62 @@
   <si>
     <t xml:space="preserve">good location for customers</t>
   </si>
   <si>
     <t xml:space="preserve">gated_society, borewell, vastu, cctv</t>
   </si>
   <si>
     <t xml:space="preserve">f_69fd32b0d588a7.46804913.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">ravish kumar</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-08 00:47:44</t>
   </si>
   <si>
     <t xml:space="preserve">SALIMPUR RAMPUR DOMA</t>
   </si>
   <si>
     <t xml:space="preserve">Yes — open</t>
   </si>
   <si>
     <t xml:space="preserve">SALIM PUR BIHAR</t>
   </si>
   <si>
-    <t xml:space="preserve">Bakhtiyarpur</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">सालिमपुर हाई स्कूल से 100 मीटर दूर है | रेलवे स्टेशन और सरकारी अलंग ( रोड ) है | सलीमपुर , रामपुर और डोमा गाँव के बीच में जमीन है |</t>
   </si>
   <si>
     <t xml:space="preserve">road_access, water_power, near_school, near_railway, borewell</t>
   </si>
   <si>
     <t xml:space="preserve">f_69f4f07bdc96c5.56303417.png; f_69f4f07bdd14e6.26350799.png; f_69f4f07bddaf87.80667164.png; f_69f4f07bde21b5.76407194.png</t>
   </si>
   <si>
     <t xml:space="preserve">SHAILESH KUMAR</t>
   </si>
   <si>
-    <t xml:space="preserve">kumarr260@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2026-05-01 18:27:07</t>
   </si>
   <si>
     <t xml:space="preserve">SALIMPUR ALANG</t>
   </si>
   <si>
     <t xml:space="preserve">SALIMPUR</t>
   </si>
   <si>
     <t xml:space="preserve">near PLANET INTERNATIONAL SCHOOL.. 500 metre from NH 31 Patna</t>
   </si>
   <si>
     <t xml:space="preserve">near_school</t>
   </si>
   <si>
     <t xml:space="preserve">f_69f482e722d997.36543928.png; f_69f482e7234cd1.52231299.png; f_69f482e723bed8.06890950.png; f_69f482e7242f96.86069448.png; f_69f482e7248925.91005502.png; f_69f482e724f730.87238675.png; f_69f482e7256240.49510565.png</t>
   </si>
   <si>
     <t xml:space="preserve">2026-05-01 07:38:42</t>
   </si>
   <si>
     <t xml:space="preserve">near 80 metre from NH 31 near Alang of salimpur village , one side boundary</t>
   </si>
   <si>
     <t xml:space="preserve">road_access</t>
@@ -563,53 +617,50 @@
     <t xml:space="preserve">Dhanbad_sadar</t>
   </si>
   <si>
     <t xml:space="preserve">.sfnsn</t>
   </si>
   <si>
     <t xml:space="preserve">gated_society, near_school, near_hospital, near_market, near_bus, near_railway</t>
   </si>
   <si>
     <t xml:space="preserve">f_69ede90248df55.06418582.png</t>
   </si>
   <si>
     <t xml:space="preserve">RAVI KUMAR</t>
   </si>
   <si>
     <t xml:space="preserve">Dealer / Agent</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-26 10:29:22</t>
   </si>
   <si>
     <t xml:space="preserve">PACHAMBA</t>
   </si>
   <si>
     <t xml:space="preserve">For Lease</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Barauni</t>
   </si>
   <si>
     <t xml:space="preserve">JVSKJF SDFKSD' FSDFLDS'</t>
   </si>
   <si>
     <t xml:space="preserve">gated_society, road_access, near_hospital, near_market</t>
   </si>
   <si>
     <t xml:space="preserve">f_69eddbd8e99586.40201459.png</t>
   </si>
   <si>
     <t xml:space="preserve">2026-04-26 09:33:12</t>
   </si>
   <si>
     <t xml:space="preserve">RAGHU</t>
   </si>
   <si>
     <t xml:space="preserve">Velatada</t>
   </si>
   <si>
     <t xml:space="preserve">raghu shop</t>
   </si>
   <si>
     <t xml:space="preserve">gated_society, road_access, near_hospital, near_market, near_bus, near_railway</t>
   </si>
@@ -1093,51 +1144,51 @@
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AN43"/>
+  <dimension ref="A1:AN46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetData>
     <row r="1" s="1">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="1">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="1">
         <v>5</v>
       </c>
@@ -1224,4749 +1275,5071 @@
       </c>
       <c r="AH1" t="s" s="1">
         <v>33</v>
       </c>
       <c r="AI1" t="s" s="1">
         <v>34</v>
       </c>
       <c r="AJ1" t="s" s="1">
         <v>35</v>
       </c>
       <c r="AK1" t="s" s="1">
         <v>36</v>
       </c>
       <c r="AL1" t="s" s="1">
         <v>37</v>
       </c>
       <c r="AM1" t="s" s="1">
         <v>38</v>
       </c>
       <c r="AN1" t="s" s="1">
         <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B2">
-        <v>6200919911</v>
+        <v>6205711557</v>
       </c>
       <c r="C2">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
       <c r="E2" t="s">
         <v>41</v>
       </c>
       <c r="F2" t="s">
         <v>42</v>
       </c>
       <c r="G2" t="s">
         <v>43</v>
       </c>
       <c r="H2">
-        <v>4000000</v>
+        <v>7000000</v>
       </c>
       <c r="I2">
-        <v>2963</v>
+        <v>1224</v>
       </c>
       <c r="J2"/>
       <c r="K2">
-        <v>1350</v>
-[...11 lines deleted...]
-      </c>
+        <v>5717</v>
+      </c>
+      <c r="L2">
+        <v>190.5</v>
+      </c>
+      <c r="M2">
+        <v>30</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2"/>
+      <c r="P2"/>
       <c r="Q2" t="s">
         <v>44</v>
       </c>
-      <c r="R2">
-[...1 lines deleted...]
-      </c>
+      <c r="R2"/>
       <c r="S2"/>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2">
-        <v>23.6317000</v>
+        <v>25.4558690</v>
       </c>
       <c r="W2">
-        <v>86.2863000</v>
+        <v>85.4694010</v>
       </c>
       <c r="X2" t="s">
         <v>47</v>
       </c>
       <c r="Y2" t="s">
         <v>48</v>
       </c>
       <c r="Z2" t="s">
         <v>49</v>
       </c>
       <c r="AA2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AB2" t="s">
         <v>50</v>
       </c>
       <c r="AC2" t="s">
         <v>51</v>
       </c>
       <c r="AD2">
-        <v>6200919911</v>
-[...2 lines deleted...]
-      <c r="AF2"/>
+        <v>6205711557</v>
+      </c>
+      <c r="AE2">
+        <v>6205711557</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>52</v>
+      </c>
       <c r="AG2">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AH2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AI2">
         <v>0</v>
       </c>
       <c r="AJ2">
         <v>0</v>
       </c>
       <c r="AK2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL2">
         <v>0</v>
       </c>
       <c r="AM2">
         <v>0</v>
       </c>
       <c r="AN2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="B3">
-        <v>6200919911</v>
+        <v>7717738040</v>
       </c>
       <c r="C3">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
       <c r="G3" t="s">
         <v>43</v>
       </c>
       <c r="H3">
-        <v>6500000</v>
+        <v>3500000</v>
       </c>
       <c r="I3">
-        <v>4514</v>
+        <v>2600</v>
       </c>
       <c r="J3"/>
       <c r="K3">
-        <v>1440</v>
+        <v>1340</v>
       </c>
       <c r="L3">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="M3">
-        <v>30</v>
-[...9 lines deleted...]
-      </c>
+        <v>44.6</v>
+      </c>
+      <c r="N3"/>
+      <c r="O3"/>
+      <c r="P3"/>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
-      <c r="R3">
-[...1 lines deleted...]
-      </c>
+      <c r="R3"/>
       <c r="S3" t="s">
         <v>55</v>
       </c>
       <c r="T3" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="U3" t="s">
         <v>46</v>
       </c>
       <c r="V3">
-        <v>23.7961520</v>
+        <v>25.4463360</v>
       </c>
       <c r="W3">
-        <v>86.4298010</v>
+        <v>86.0657140</v>
       </c>
       <c r="X3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Z3" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AA3">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AB3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AC3" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AD3">
-        <v>6200919911</v>
-[...1 lines deleted...]
-      <c r="AE3"/>
+        <v>7717738040</v>
+      </c>
+      <c r="AE3">
+        <v>7717738040</v>
+      </c>
       <c r="AF3"/>
       <c r="AG3">
-        <v>0</v>
+        <v>66</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AL3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B4">
-        <v>6200919911</v>
+        <v>6205711557</v>
       </c>
       <c r="C4">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
         <v>62</v>
       </c>
       <c r="E4" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="H4">
-        <v>6600000</v>
+        <v>2500000</v>
       </c>
       <c r="I4">
-        <v>1528</v>
+        <v>893</v>
       </c>
       <c r="J4"/>
       <c r="K4">
-        <v>4320</v>
-[...6 lines deleted...]
-      </c>
+        <v>2800</v>
+      </c>
+      <c r="L4"/>
+      <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4" t="s">
         <v>44</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="U4" t="s">
         <v>46</v>
       </c>
       <c r="V4">
-        <v>23.6317000</v>
+        <v>25.4631430</v>
       </c>
       <c r="W4">
-        <v>86.2863000</v>
-[...1 lines deleted...]
-      <c r="X4" t="s">
+        <v>86.0270420</v>
+      </c>
+      <c r="X4"/>
+      <c r="Y4" t="s">
         <v>64</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>65</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4">
+        <v>1</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD4">
+        <v>6205711557</v>
+      </c>
+      <c r="AE4"/>
+      <c r="AF4" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG4">
+        <v>0</v>
+      </c>
+      <c r="AH4">
+        <v>0</v>
+      </c>
+      <c r="AI4">
+        <v>0</v>
+      </c>
+      <c r="AJ4">
+        <v>0</v>
+      </c>
+      <c r="AK4">
+        <v>0</v>
+      </c>
+      <c r="AL4">
+        <v>0</v>
+      </c>
+      <c r="AM4">
+        <v>0</v>
+      </c>
+      <c r="AN4" t="s">
         <v>66</v>
-      </c>
-[...36 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B5">
         <v>6200919911</v>
       </c>
       <c r="C5">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F5" t="s">
         <v>42</v>
       </c>
       <c r="G5" t="s">
         <v>43</v>
       </c>
       <c r="H5">
-        <v>8200000</v>
+        <v>4000000</v>
       </c>
       <c r="I5">
-        <v>3796</v>
+        <v>2963</v>
       </c>
       <c r="J5"/>
       <c r="K5">
-        <v>2160</v>
-[...6 lines deleted...]
-      </c>
+        <v>1350</v>
+      </c>
+      <c r="L5"/>
+      <c r="M5"/>
       <c r="N5">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>3</v>
+      </c>
+      <c r="O5">
+        <v>2</v>
       </c>
       <c r="P5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="Q5" t="s">
         <v>44</v>
       </c>
       <c r="R5">
         <v>1</v>
       </c>
       <c r="S5"/>
       <c r="T5" t="s">
-        <v>45</v>
+        <v>69</v>
       </c>
       <c r="U5" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="V5">
-        <v>23.7730920</v>
+        <v>23.6317000</v>
       </c>
       <c r="W5">
-        <v>86.4352800</v>
+        <v>86.2863000</v>
       </c>
       <c r="X5" t="s">
         <v>71</v>
       </c>
       <c r="Y5" t="s">
         <v>72</v>
       </c>
       <c r="Z5" t="s">
         <v>73</v>
       </c>
       <c r="AA5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AB5" t="s">
         <v>74</v>
       </c>
       <c r="AC5" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="AD5">
         <v>6200919911</v>
       </c>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="AH5">
         <v>0</v>
       </c>
       <c r="AI5">
         <v>0</v>
       </c>
       <c r="AJ5">
         <v>0</v>
       </c>
       <c r="AK5">
         <v>1</v>
       </c>
       <c r="AL5">
         <v>0</v>
       </c>
       <c r="AM5">
         <v>0</v>
       </c>
       <c r="AN5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="B6">
         <v>6200919911</v>
       </c>
       <c r="C6">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" t="s">
         <v>43</v>
       </c>
       <c r="H6">
-        <v>3000000</v>
+        <v>6500000</v>
       </c>
       <c r="I6">
-        <v>1071</v>
+        <v>4514</v>
       </c>
       <c r="J6"/>
       <c r="K6">
-        <v>2800</v>
+        <v>1440</v>
       </c>
       <c r="L6">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="M6">
-        <v>44</v>
-[...3 lines deleted...]
-      <c r="P6"/>
+        <v>30</v>
+      </c>
+      <c r="N6">
+        <v>4</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6">
+        <v>1</v>
+      </c>
       <c r="Q6" t="s">
         <v>44</v>
       </c>
-      <c r="R6"/>
-      <c r="S6"/>
+      <c r="R6">
+        <v>1</v>
+      </c>
+      <c r="S6" t="s">
+        <v>79</v>
+      </c>
       <c r="T6" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="U6" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="V6">
-        <v>23.6282380</v>
+        <v>23.7961520</v>
       </c>
       <c r="W6">
-        <v>86.2863640</v>
+        <v>86.4298010</v>
       </c>
       <c r="X6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="Y6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="Z6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="AA6">
         <v>1</v>
       </c>
       <c r="AB6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="AC6" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="AD6">
         <v>6200919911</v>
       </c>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AH6">
         <v>0</v>
       </c>
       <c r="AI6">
         <v>0</v>
       </c>
       <c r="AJ6">
         <v>0</v>
       </c>
       <c r="AK6">
         <v>1</v>
       </c>
       <c r="AL6">
         <v>0</v>
       </c>
       <c r="AM6">
         <v>0</v>
       </c>
       <c r="AN6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B7">
-        <v>6205711557</v>
+        <v>6200919911</v>
       </c>
       <c r="C7">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E7" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
       <c r="G7" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H7">
-        <v>9800000</v>
+        <v>6600000</v>
       </c>
       <c r="I7">
-        <v>1000</v>
+        <v>1528</v>
       </c>
       <c r="J7"/>
       <c r="K7">
-        <v>9800</v>
+        <v>4320</v>
       </c>
       <c r="L7">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="M7">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7" t="s">
         <v>44</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7" t="s">
-        <v>85</v>
+        <v>69</v>
       </c>
       <c r="U7" t="s">
-        <v>86</v>
+        <v>70</v>
       </c>
       <c r="V7">
-        <v>28.7126000</v>
+        <v>23.6317000</v>
       </c>
       <c r="W7">
-        <v>77.0166000</v>
-[...1 lines deleted...]
-      <c r="X7"/>
+        <v>86.2863000</v>
+      </c>
+      <c r="X7" t="s">
+        <v>87</v>
+      </c>
       <c r="Y7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Z7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AA7">
         <v>1</v>
       </c>
       <c r="AB7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AC7" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="AD7">
-        <v>6205711557</v>
-[...3 lines deleted...]
-      </c>
+        <v>6200919911</v>
+      </c>
+      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="AH7">
         <v>0</v>
       </c>
       <c r="AI7">
         <v>0</v>
       </c>
       <c r="AJ7">
         <v>0</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AL7">
         <v>0</v>
       </c>
       <c r="AM7">
         <v>0</v>
       </c>
       <c r="AN7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="B8">
-        <v>6205711557</v>
+        <v>6200919911</v>
       </c>
       <c r="C8">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E8" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H8">
-        <v>7800000</v>
+        <v>8200000</v>
       </c>
       <c r="I8">
-        <v>133</v>
+        <v>3796</v>
       </c>
       <c r="J8"/>
       <c r="K8">
-        <v>58744</v>
+        <v>2160</v>
       </c>
       <c r="L8">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M8">
-        <v>744</v>
-[...3 lines deleted...]
-      <c r="P8"/>
+        <v>44</v>
+      </c>
+      <c r="N8">
+        <v>4</v>
+      </c>
+      <c r="O8" t="s">
+        <v>78</v>
+      </c>
+      <c r="P8">
+        <v>1</v>
+      </c>
       <c r="Q8" t="s">
         <v>44</v>
       </c>
-      <c r="R8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R8">
+        <v>1</v>
+      </c>
+      <c r="S8"/>
       <c r="T8" t="s">
+        <v>69</v>
+      </c>
+      <c r="U8" t="s">
+        <v>70</v>
+      </c>
+      <c r="V8">
+        <v>23.7730920</v>
+      </c>
+      <c r="W8">
+        <v>86.4352800</v>
+      </c>
+      <c r="X8" t="s">
         <v>93</v>
       </c>
-      <c r="U8" t="s">
+      <c r="Y8" t="s">
         <v>94</v>
       </c>
-      <c r="V8">
-[...6 lines deleted...]
-      <c r="Y8" t="s">
+      <c r="Z8" t="s">
         <v>95</v>
       </c>
-      <c r="Z8" t="s">
+      <c r="AA8">
+        <v>1</v>
+      </c>
+      <c r="AB8" t="s">
         <v>96</v>
       </c>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
       <c r="AC8" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="AD8">
-        <v>6205711557</v>
-[...3 lines deleted...]
-      </c>
+        <v>6200919911</v>
+      </c>
+      <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8">
         <v>2</v>
       </c>
       <c r="AH8">
         <v>0</v>
       </c>
       <c r="AI8">
         <v>0</v>
       </c>
       <c r="AJ8">
         <v>0</v>
       </c>
       <c r="AK8">
         <v>1</v>
       </c>
       <c r="AL8">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM8">
         <v>0</v>
       </c>
       <c r="AN8" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B9">
-        <v>6205711557</v>
+        <v>6200919911</v>
       </c>
       <c r="C9">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E9" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H9">
-        <v>10100000</v>
+        <v>3000000</v>
       </c>
       <c r="I9">
-        <v>4391</v>
+        <v>1071</v>
       </c>
       <c r="J9"/>
       <c r="K9">
-        <v>2300</v>
+        <v>2800</v>
       </c>
       <c r="L9">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="M9">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9" t="s">
+        <v>44</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9" t="s">
+        <v>99</v>
+      </c>
+      <c r="U9" t="s">
+        <v>70</v>
+      </c>
+      <c r="V9">
+        <v>23.6282380</v>
+      </c>
+      <c r="W9">
+        <v>86.2863640</v>
+      </c>
+      <c r="X9" t="s">
         <v>100</v>
       </c>
-      <c r="R9"/>
-      <c r="S9" t="s">
+      <c r="Y9" t="s">
         <v>101</v>
       </c>
-      <c r="T9" t="s">
+      <c r="Z9" t="s">
         <v>102</v>
       </c>
-      <c r="U9" t="s">
-[...9 lines deleted...]
-      <c r="Y9" t="s">
+      <c r="AA9">
+        <v>1</v>
+      </c>
+      <c r="AB9" t="s">
         <v>103</v>
       </c>
-      <c r="Z9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC9" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AD9">
-        <v>6205711557</v>
+        <v>6200919911</v>
       </c>
       <c r="AE9">
-        <v>6205711557</v>
+        <v>6200919911</v>
       </c>
       <c r="AF9"/>
       <c r="AG9">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AH9">
         <v>0</v>
       </c>
       <c r="AI9">
         <v>0</v>
       </c>
       <c r="AJ9">
         <v>0</v>
       </c>
       <c r="AK9">
         <v>1</v>
       </c>
       <c r="AL9">
         <v>0</v>
       </c>
       <c r="AM9">
         <v>0</v>
       </c>
       <c r="AN9" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B10">
         <v>6205711557</v>
       </c>
       <c r="C10">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="E10" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H10">
-        <v>4900000</v>
+        <v>9800000</v>
       </c>
       <c r="I10">
         <v>1000</v>
       </c>
       <c r="J10"/>
       <c r="K10">
-        <v>4900</v>
+        <v>9800</v>
       </c>
       <c r="L10">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="M10">
         <v>100</v>
       </c>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10" t="s">
         <v>44</v>
       </c>
       <c r="R10"/>
-      <c r="S10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S10"/>
       <c r="T10" t="s">
-        <v>85</v>
+        <v>106</v>
       </c>
       <c r="U10" t="s">
-        <v>86</v>
+        <v>107</v>
       </c>
       <c r="V10">
-        <v>28.6406000</v>
+        <v>28.7126000</v>
       </c>
       <c r="W10">
-        <v>77.2974000</v>
+        <v>77.0166000</v>
       </c>
       <c r="X10"/>
       <c r="Y10" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z10" t="s">
         <v>109</v>
       </c>
-      <c r="Z10" t="s">
+      <c r="AA10">
+        <v>1</v>
+      </c>
+      <c r="AB10" t="s">
         <v>110</v>
       </c>
-      <c r="AA10">
-[...4 lines deleted...]
-      </c>
       <c r="AC10" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="AD10">
         <v>6205711557</v>
       </c>
       <c r="AE10">
         <v>6205711557</v>
       </c>
       <c r="AF10"/>
       <c r="AG10">
+        <v>17</v>
+      </c>
+      <c r="AH10">
+        <v>0</v>
+      </c>
+      <c r="AI10">
+        <v>0</v>
+      </c>
+      <c r="AJ10">
+        <v>0</v>
+      </c>
+      <c r="AK10">
         <v>2</v>
       </c>
-      <c r="AH10">
-[...10 lines deleted...]
-      </c>
       <c r="AL10">
         <v>0</v>
       </c>
       <c r="AM10">
         <v>0</v>
       </c>
       <c r="AN10" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B11">
         <v>6205711557</v>
       </c>
       <c r="C11">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D11" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E11" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H11">
-        <v>4200000</v>
+        <v>7800000</v>
       </c>
       <c r="I11">
-        <v>1826</v>
+        <v>133</v>
       </c>
       <c r="J11"/>
       <c r="K11">
-        <v>2300</v>
+        <v>58744</v>
       </c>
       <c r="L11">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="M11">
-        <v>100</v>
+        <v>744</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11" t="s">
         <v>44</v>
       </c>
       <c r="R11"/>
       <c r="S11" t="s">
+        <v>113</v>
+      </c>
+      <c r="T11" t="s">
         <v>114</v>
       </c>
-      <c r="T11" t="s">
+      <c r="U11" t="s">
         <v>115</v>
       </c>
-      <c r="U11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V11">
-        <v>28.6139120</v>
+        <v>22.2861580</v>
       </c>
       <c r="W11">
-        <v>77.2075800</v>
+        <v>73.7636050</v>
       </c>
       <c r="X11"/>
       <c r="Y11" t="s">
         <v>116</v>
       </c>
       <c r="Z11" t="s">
         <v>117</v>
       </c>
       <c r="AA11">
         <v>1</v>
       </c>
       <c r="AB11" t="s">
         <v>118</v>
       </c>
       <c r="AC11" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AD11">
         <v>6205711557</v>
       </c>
       <c r="AE11">
         <v>6205711557</v>
       </c>
       <c r="AF11"/>
       <c r="AG11">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AH11">
         <v>0</v>
       </c>
       <c r="AI11">
         <v>0</v>
       </c>
       <c r="AJ11">
         <v>0</v>
       </c>
       <c r="AK11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM11">
         <v>0</v>
       </c>
       <c r="AN11" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B12">
         <v>6205711557</v>
       </c>
       <c r="C12">
         <v>7</v>
       </c>
       <c r="D12" t="s">
         <v>120</v>
       </c>
       <c r="E12" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="G12" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H12">
-        <v>10500000</v>
+        <v>10100000</v>
       </c>
       <c r="I12">
-        <v>123</v>
+        <v>4391</v>
       </c>
       <c r="J12"/>
       <c r="K12">
-        <v>85213</v>
-[...2 lines deleted...]
-      <c r="M12"/>
+        <v>2300</v>
+      </c>
+      <c r="L12">
+        <v>23</v>
+      </c>
+      <c r="M12">
+        <v>100</v>
+      </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12" t="s">
-        <v>44</v>
+        <v>121</v>
       </c>
       <c r="R12"/>
       <c r="S12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="T12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="U12" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="V12">
-        <v>25.2509060</v>
+        <v>21.6280340</v>
       </c>
       <c r="W12">
-        <v>85.9872440</v>
-[...1 lines deleted...]
-      <c r="X12" t="s">
+        <v>72.9975190</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12" t="s">
         <v>124</v>
       </c>
-      <c r="Y12" t="s">
+      <c r="Z12" t="s">
         <v>125</v>
       </c>
-      <c r="Z12" t="s">
+      <c r="AA12">
+        <v>1</v>
+      </c>
+      <c r="AB12" t="s">
         <v>126</v>
       </c>
-      <c r="AA12">
-[...4 lines deleted...]
-      </c>
       <c r="AC12" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="AD12">
         <v>6205711557</v>
       </c>
       <c r="AE12">
         <v>6205711557</v>
       </c>
       <c r="AF12"/>
       <c r="AG12">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AH12">
         <v>0</v>
       </c>
       <c r="AI12">
         <v>0</v>
       </c>
       <c r="AJ12">
         <v>0</v>
       </c>
       <c r="AK12">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL12">
         <v>0</v>
       </c>
       <c r="AM12">
         <v>0</v>
       </c>
       <c r="AN12" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B13">
         <v>6205711557</v>
       </c>
       <c r="C13">
         <v>7</v>
       </c>
       <c r="D13" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E13" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>43</v>
       </c>
       <c r="H13">
-        <v>95800000</v>
+        <v>4900000</v>
       </c>
       <c r="I13">
-        <v>184</v>
+        <v>1000</v>
       </c>
       <c r="J13"/>
       <c r="K13">
-        <v>521478</v>
+        <v>4900</v>
       </c>
       <c r="L13">
-        <v>451</v>
+        <v>149</v>
       </c>
       <c r="M13">
         <v>100</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="R13"/>
       <c r="S13" t="s">
+        <v>129</v>
+      </c>
+      <c r="T13" t="s">
+        <v>106</v>
+      </c>
+      <c r="U13" t="s">
+        <v>107</v>
+      </c>
+      <c r="V13">
+        <v>28.6406000</v>
+      </c>
+      <c r="W13">
+        <v>77.2974000</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z13" t="s">
         <v>131</v>
       </c>
-      <c r="T13" t="s">
-[...11 lines deleted...]
-      <c r="X13" t="s">
+      <c r="AA13">
+        <v>1</v>
+      </c>
+      <c r="AB13" t="s">
         <v>132</v>
       </c>
-      <c r="Y13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC13" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="AD13">
         <v>6205711557</v>
       </c>
       <c r="AE13">
         <v>6205711557</v>
       </c>
       <c r="AF13"/>
       <c r="AG13">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AH13">
         <v>0</v>
       </c>
       <c r="AI13">
         <v>0</v>
       </c>
       <c r="AJ13">
         <v>0</v>
       </c>
       <c r="AK13">
         <v>0</v>
       </c>
       <c r="AL13">
         <v>0</v>
       </c>
       <c r="AM13">
         <v>0</v>
       </c>
       <c r="AN13" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B14">
         <v>6205711557</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D14" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
       <c r="G14" t="s">
-        <v>84</v>
+        <v>43</v>
       </c>
       <c r="H14">
-        <v>580000000</v>
+        <v>4200000</v>
       </c>
       <c r="I14">
-        <v>25217</v>
+        <v>1826</v>
       </c>
       <c r="J14"/>
       <c r="K14">
-        <v>23000</v>
-[...5 lines deleted...]
-      </c>
+        <v>2300</v>
+      </c>
+      <c r="L14">
+        <v>23</v>
+      </c>
+      <c r="M14">
+        <v>100</v>
+      </c>
+      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="R14"/>
       <c r="S14" t="s">
+        <v>135</v>
+      </c>
+      <c r="T14" t="s">
+        <v>136</v>
+      </c>
+      <c r="U14" t="s">
+        <v>107</v>
+      </c>
+      <c r="V14">
+        <v>28.6139120</v>
+      </c>
+      <c r="W14">
+        <v>77.2075800</v>
+      </c>
+      <c r="X14"/>
+      <c r="Y14" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z14" t="s">
         <v>138</v>
       </c>
-      <c r="T14" t="s">
+      <c r="AA14">
+        <v>1</v>
+      </c>
+      <c r="AB14" t="s">
         <v>139</v>
       </c>
-      <c r="U14" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AC14" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
       <c r="AD14">
         <v>6205711557</v>
       </c>
       <c r="AE14">
         <v>6205711557</v>
       </c>
       <c r="AF14"/>
       <c r="AG14">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="AH14">
         <v>0</v>
       </c>
       <c r="AI14">
         <v>0</v>
       </c>
       <c r="AJ14">
         <v>0</v>
       </c>
       <c r="AK14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL14">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM14">
         <v>0</v>
       </c>
       <c r="AN14" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B15">
-        <v>9470599173</v>
+        <v>6205711557</v>
       </c>
       <c r="C15">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D15" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
       <c r="G15" t="s">
         <v>43</v>
       </c>
       <c r="H15">
-        <v>4500000</v>
+        <v>10500000</v>
       </c>
       <c r="I15">
-        <v>367</v>
-[...3 lines deleted...]
-      </c>
+        <v>123</v>
+      </c>
+      <c r="J15"/>
       <c r="K15">
-        <v>9</v>
-[...6 lines deleted...]
-      </c>
+        <v>85213</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15" t="s">
         <v>44</v>
       </c>
       <c r="R15"/>
       <c r="S15" t="s">
+        <v>142</v>
+      </c>
+      <c r="T15" t="s">
+        <v>143</v>
+      </c>
+      <c r="U15" t="s">
+        <v>46</v>
+      </c>
+      <c r="V15">
+        <v>25.2509060</v>
+      </c>
+      <c r="W15">
+        <v>85.9872440</v>
+      </c>
+      <c r="X15" t="s">
+        <v>144</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>146</v>
+      </c>
+      <c r="AA15">
+        <v>1</v>
+      </c>
+      <c r="AB15" t="s">
         <v>147</v>
       </c>
-      <c r="T15" t="s">
+      <c r="AC15" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD15">
+        <v>6205711557</v>
+      </c>
+      <c r="AE15">
+        <v>6205711557</v>
+      </c>
+      <c r="AF15"/>
+      <c r="AG15">
+        <v>3</v>
+      </c>
+      <c r="AH15">
+        <v>0</v>
+      </c>
+      <c r="AI15">
+        <v>0</v>
+      </c>
+      <c r="AJ15">
+        <v>0</v>
+      </c>
+      <c r="AK15">
+        <v>0</v>
+      </c>
+      <c r="AL15">
+        <v>0</v>
+      </c>
+      <c r="AM15">
+        <v>0</v>
+      </c>
+      <c r="AN15" t="s">
         <v>148</v>
-      </c>
-[...58 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B16">
-        <v>9470599173</v>
+        <v>6205711557</v>
       </c>
       <c r="C16">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D16" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
       <c r="G16" t="s">
         <v>43</v>
       </c>
       <c r="H16">
-        <v>800000</v>
+        <v>95800000</v>
       </c>
       <c r="I16">
-        <v>147</v>
-[...3 lines deleted...]
-      </c>
+        <v>184</v>
+      </c>
+      <c r="J16"/>
       <c r="K16">
-        <v>4</v>
+        <v>521478</v>
       </c>
       <c r="L16">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="M16">
-        <v>217.8</v>
+        <v>100</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="R16"/>
       <c r="S16" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="T16" t="s">
-        <v>148</v>
+        <v>106</v>
       </c>
       <c r="U16" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="V16">
-        <v>25.4497370</v>
+        <v>28.6311650</v>
       </c>
       <c r="W16">
-        <v>85.4582750</v>
+        <v>77.2495510</v>
       </c>
       <c r="X16" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="Y16" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="Z16" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="AA16">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="AB16" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="AC16" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AD16">
-        <v>9470599173</v>
+        <v>6205711557</v>
       </c>
       <c r="AE16">
-        <v>9470599173</v>
+        <v>6205711557</v>
       </c>
       <c r="AF16"/>
       <c r="AG16">
-        <v>119</v>
+        <v>3</v>
       </c>
       <c r="AH16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ16">
         <v>0</v>
       </c>
       <c r="AK16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AL16">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM16">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AN16" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="B17">
-        <v>9470599173</v>
+        <v>6205711557</v>
       </c>
       <c r="C17">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E17" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
       <c r="G17" t="s">
         <v>43</v>
       </c>
       <c r="H17">
-        <v>24000000</v>
+        <v>580000000</v>
       </c>
       <c r="I17">
-        <v>1037</v>
-[...3 lines deleted...]
-      </c>
+        <v>25217</v>
+      </c>
+      <c r="J17"/>
       <c r="K17">
-        <v>17</v>
-[...7 lines deleted...]
-      <c r="N17"/>
+        <v>23000</v>
+      </c>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17">
+        <v>1</v>
+      </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="R17"/>
       <c r="S17" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="T17" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="U17" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="V17">
-        <v>25.4532000</v>
+        <v>28.6368520</v>
       </c>
       <c r="W17">
-        <v>85.4593020</v>
+        <v>77.2784080</v>
       </c>
       <c r="X17" t="s">
+        <v>160</v>
+      </c>
+      <c r="Y17" t="s">
         <v>161</v>
       </c>
-      <c r="Y17" t="s">
+      <c r="Z17" t="s">
         <v>162</v>
       </c>
-      <c r="Z17" t="s">
+      <c r="AA17">
+        <v>1</v>
+      </c>
+      <c r="AB17" t="s">
         <v>163</v>
       </c>
-      <c r="AA17">
-[...2 lines deleted...]
-      <c r="AB17" t="s">
+      <c r="AC17" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD17">
+        <v>6205711557</v>
+      </c>
+      <c r="AE17">
+        <v>6205711557</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17">
+        <v>5</v>
+      </c>
+      <c r="AH17">
+        <v>0</v>
+      </c>
+      <c r="AI17">
+        <v>0</v>
+      </c>
+      <c r="AJ17">
+        <v>0</v>
+      </c>
+      <c r="AK17">
+        <v>1</v>
+      </c>
+      <c r="AL17">
+        <v>1</v>
+      </c>
+      <c r="AM17">
+        <v>0</v>
+      </c>
+      <c r="AN17" t="s">
         <v>164</v>
-      </c>
-[...34 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B18">
-        <v>8745612345</v>
+        <v>9470599173</v>
       </c>
       <c r="C18">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" t="s">
+        <v>42</v>
+      </c>
+      <c r="G18" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18">
+        <v>4500000</v>
+      </c>
+      <c r="I18">
+        <v>367</v>
+      </c>
+      <c r="J18" t="s">
+        <v>166</v>
+      </c>
+      <c r="K18">
+        <v>9</v>
+      </c>
+      <c r="L18">
+        <v>32</v>
+      </c>
+      <c r="M18">
+        <v>382.84</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18" t="s">
+        <v>44</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18" t="s">
+        <v>167</v>
+      </c>
+      <c r="T18" t="s">
+        <v>45</v>
+      </c>
+      <c r="U18" t="s">
+        <v>46</v>
+      </c>
+      <c r="V18">
+        <v>25.4626690</v>
+      </c>
+      <c r="W18">
+        <v>85.4723340</v>
+      </c>
+      <c r="X18" t="s">
         <v>168</v>
       </c>
-      <c r="G18" t="s">
+      <c r="Y18" t="s">
         <v>169</v>
       </c>
-      <c r="H18">
-[...17 lines deleted...]
-      <c r="N18">
+      <c r="Z18" t="s">
+        <v>170</v>
+      </c>
+      <c r="AA18">
+        <v>4</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD18">
+        <v>9470599173</v>
+      </c>
+      <c r="AE18">
+        <v>9470599173</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG18">
+        <v>140</v>
+      </c>
+      <c r="AH18">
         <v>2</v>
       </c>
-      <c r="O18">
-[...28 lines deleted...]
-      <c r="Z18" t="s">
+      <c r="AI18">
+        <v>1</v>
+      </c>
+      <c r="AJ18">
+        <v>0</v>
+      </c>
+      <c r="AK18">
+        <v>4</v>
+      </c>
+      <c r="AL18">
+        <v>1</v>
+      </c>
+      <c r="AM18">
+        <v>1</v>
+      </c>
+      <c r="AN18" t="s">
         <v>172</v>
-      </c>
-[...38 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B19">
-        <v>8547896541</v>
+        <v>9470599173</v>
       </c>
       <c r="C19">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="E19" t="s">
         <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="G19" t="s">
         <v>43</v>
       </c>
       <c r="H19">
-        <v>4500000</v>
+        <v>800000</v>
       </c>
       <c r="I19">
-        <v>833</v>
+        <v>147</v>
       </c>
       <c r="J19" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K19">
-        <v>5400</v>
+        <v>4</v>
       </c>
       <c r="L19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M19">
-        <v>100</v>
+        <v>217.8</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="R19"/>
       <c r="S19" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="T19" t="s">
-        <v>178</v>
+        <v>45</v>
       </c>
       <c r="U19" t="s">
         <v>46</v>
       </c>
       <c r="V19">
-        <v>23.8063530</v>
+        <v>25.4497370</v>
       </c>
       <c r="W19">
-        <v>86.3890580</v>
+        <v>85.4582750</v>
       </c>
       <c r="X19" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="Y19" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="Z19" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="AA19">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AB19" t="s">
-        <v>182</v>
+        <v>147</v>
       </c>
       <c r="AC19" t="s">
-        <v>183</v>
+        <v>84</v>
       </c>
       <c r="AD19">
-        <v>8547896541</v>
+        <v>9470599173</v>
       </c>
       <c r="AE19">
-        <v>8547896541</v>
-[...3 lines deleted...]
-      </c>
+        <v>9470599173</v>
+      </c>
+      <c r="AF19"/>
       <c r="AG19">
-        <v>32</v>
+        <v>121</v>
       </c>
       <c r="AH19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AI19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ19">
         <v>0</v>
       </c>
       <c r="AK19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AL19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM19">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AN19" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B20">
-        <v>9905335858</v>
+        <v>9470599173</v>
       </c>
       <c r="C20">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="D20" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="E20" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
-        <v>186</v>
+        <v>42</v>
       </c>
       <c r="G20" t="s">
         <v>43</v>
       </c>
       <c r="H20">
-        <v>4500000</v>
+        <v>24000000</v>
       </c>
       <c r="I20">
-        <v>3343</v>
+        <v>1037</v>
       </c>
       <c r="J20" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K20">
-        <v>1346</v>
+        <v>17</v>
       </c>
       <c r="L20">
-        <v>40</v>
+        <v>110</v>
       </c>
       <c r="M20">
-        <v>36</v>
+        <v>210.375</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20" t="s">
         <v>44</v>
       </c>
       <c r="R20"/>
-      <c r="S20"/>
+      <c r="S20" t="s">
+        <v>174</v>
+      </c>
       <c r="T20" t="s">
-        <v>187</v>
+        <v>45</v>
       </c>
       <c r="U20" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V20">
-        <v>25.4609450</v>
+        <v>25.4532000</v>
       </c>
       <c r="W20">
-        <v>86.0345350</v>
+        <v>85.4593020</v>
       </c>
       <c r="X20" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="Y20" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="Z20" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="AA20">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AB20" t="s">
         <v>182</v>
       </c>
       <c r="AC20" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="AD20">
-        <v>9905335858</v>
+        <v>9470599173</v>
       </c>
       <c r="AE20">
-        <v>9905335858</v>
+        <v>9470599173</v>
       </c>
       <c r="AF20" t="s">
-        <v>153</v>
+        <v>183</v>
       </c>
       <c r="AG20">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="AH20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AI20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ20">
         <v>0</v>
       </c>
       <c r="AK20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AL20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AM20">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AN20" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="B21">
-        <v>9431728314</v>
+        <v>8745612345</v>
       </c>
       <c r="C21">
         <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F21" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="G21" t="s">
-        <v>43</v>
+        <v>187</v>
       </c>
       <c r="H21">
-        <v>58000</v>
+        <v>25000</v>
       </c>
       <c r="I21">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="J21" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K21">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="L21">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M21">
-        <v>10</v>
-[...3 lines deleted...]
-      <c r="P21"/>
+        <v>100</v>
+      </c>
+      <c r="N21">
+        <v>2</v>
+      </c>
+      <c r="O21">
+        <v>2</v>
+      </c>
+      <c r="P21">
+        <v>2</v>
+      </c>
       <c r="Q21" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="R21">
+        <v>2</v>
+      </c>
+      <c r="S21"/>
       <c r="T21" t="s">
-        <v>77</v>
+        <v>188</v>
       </c>
       <c r="U21" t="s">
         <v>46</v>
       </c>
       <c r="V21">
-        <v>23.9134600</v>
+        <v>25.6078620</v>
       </c>
       <c r="W21">
-        <v>86.4448040</v>
-[...3 lines deleted...]
-      </c>
+        <v>85.1675070</v>
+      </c>
+      <c r="X21"/>
       <c r="Y21" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="Z21" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="AA21">
         <v>1</v>
       </c>
       <c r="AB21" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="AC21" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD21">
-        <v>9431728314</v>
+        <v>8745612345</v>
       </c>
       <c r="AE21">
-        <v>9431728314</v>
-[...3 lines deleted...]
-      </c>
+        <v>8745612345</v>
+      </c>
+      <c r="AF21"/>
       <c r="AG21">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="AH21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI21">
         <v>0</v>
       </c>
       <c r="AJ21">
         <v>0</v>
       </c>
       <c r="AK21">
         <v>1</v>
       </c>
       <c r="AL21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN21" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B22">
-        <v>9000000001</v>
+        <v>8547896541</v>
       </c>
       <c r="C22">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="D22" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="E22" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F22" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="G22" t="s">
         <v>43</v>
       </c>
       <c r="H22">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I22"/>
+        <v>4500000</v>
+      </c>
+      <c r="I22">
+        <v>833</v>
+      </c>
       <c r="J22" t="s">
-        <v>202</v>
+        <v>166</v>
       </c>
       <c r="K22">
-        <v>1800</v>
+        <v>5400</v>
       </c>
       <c r="L22">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="M22">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22" t="s">
-        <v>203</v>
+        <v>150</v>
       </c>
       <c r="R22"/>
       <c r="S22" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="T22" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="U22" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="V22">
-        <v>25.5941000</v>
+        <v>23.8063530</v>
       </c>
       <c r="W22">
-        <v>85.1376000</v>
+        <v>86.3890580</v>
       </c>
       <c r="X22" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="Y22" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="Z22"/>
+        <v>198</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>199</v>
+      </c>
       <c r="AA22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB22" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="AC22" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="AD22">
-        <v>9000000001</v>
+        <v>8547896541</v>
       </c>
       <c r="AE22">
-        <v>9000000001</v>
+        <v>8547896541</v>
       </c>
       <c r="AF22" t="s">
-        <v>209</v>
+        <v>52</v>
       </c>
       <c r="AG22">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="AH22">
         <v>1</v>
       </c>
       <c r="AI22">
         <v>1</v>
       </c>
       <c r="AJ22">
         <v>0</v>
       </c>
       <c r="AK22">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL22">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM22">
         <v>1</v>
       </c>
       <c r="AN22" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B23">
-        <v>6205711557</v>
+        <v>9905335858</v>
       </c>
       <c r="C23">
         <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="G23" t="s">
         <v>43</v>
       </c>
       <c r="H23">
-        <v>4578000</v>
+        <v>4500000</v>
       </c>
       <c r="I23">
-        <v>3052</v>
-[...1 lines deleted...]
-      <c r="J23"/>
+        <v>3343</v>
+      </c>
+      <c r="J23" t="s">
+        <v>166</v>
+      </c>
       <c r="K23">
-        <v>1500</v>
+        <v>1346</v>
       </c>
       <c r="L23">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="M23">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23" t="s">
         <v>44</v>
       </c>
       <c r="R23"/>
-      <c r="S23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="S23"/>
       <c r="T23" t="s">
-        <v>213</v>
+        <v>56</v>
       </c>
       <c r="U23" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V23">
-        <v>25.4224000</v>
+        <v>25.4609450</v>
       </c>
       <c r="W23">
-        <v>86.3085000</v>
+        <v>86.0345350</v>
       </c>
       <c r="X23" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="Y23" t="s">
-        <v>180</v>
+        <v>206</v>
       </c>
       <c r="Z23" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="AA23">
         <v>1</v>
       </c>
       <c r="AB23" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="AC23" t="s">
-        <v>68</v>
+        <v>192</v>
       </c>
       <c r="AD23">
-        <v>6205711557</v>
+        <v>9905335858</v>
       </c>
       <c r="AE23">
-        <v>6205711557</v>
+        <v>9905335858</v>
       </c>
       <c r="AF23" t="s">
-        <v>153</v>
+        <v>52</v>
       </c>
       <c r="AG23">
-        <v>52</v>
+        <v>20</v>
       </c>
       <c r="AH23">
         <v>1</v>
       </c>
       <c r="AI23">
         <v>0</v>
       </c>
       <c r="AJ23">
         <v>0</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AL23">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM23">
         <v>1</v>
       </c>
       <c r="AN23" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B24">
-        <v>8745123654</v>
+        <v>9431728314</v>
       </c>
       <c r="C24">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D24" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>42</v>
+        <v>186</v>
       </c>
       <c r="G24" t="s">
         <v>43</v>
       </c>
       <c r="H24">
-        <v>9900000</v>
+        <v>58000</v>
       </c>
       <c r="I24">
-        <v>990</v>
+        <v>19</v>
       </c>
       <c r="J24" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K24">
-        <v>10000</v>
+        <v>3000</v>
       </c>
       <c r="L24">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="M24">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24" t="s">
         <v>44</v>
       </c>
       <c r="R24"/>
       <c r="S24" t="s">
-        <v>122</v>
+        <v>210</v>
       </c>
       <c r="T24" t="s">
-        <v>122</v>
+        <v>99</v>
       </c>
       <c r="U24" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="V24">
-        <v>25.4606350</v>
+        <v>23.9134600</v>
       </c>
       <c r="W24">
-        <v>85.6878690</v>
+        <v>86.4448040</v>
       </c>
       <c r="X24" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="Y24" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="Z24" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="AA24">
         <v>1</v>
       </c>
       <c r="AB24" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="AC24" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD24">
-        <v>8745123654</v>
+        <v>9431728314</v>
       </c>
       <c r="AE24">
-        <v>8745123654</v>
+        <v>9431728314</v>
       </c>
       <c r="AF24" t="s">
-        <v>198</v>
+        <v>215</v>
       </c>
       <c r="AG24">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="AH24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI24">
         <v>0</v>
       </c>
       <c r="AJ24">
         <v>0</v>
       </c>
       <c r="AK24">
         <v>1</v>
       </c>
       <c r="AL24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM24">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN24" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="B25">
-        <v>8745123654</v>
+        <v>9000000001</v>
       </c>
       <c r="C25">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D25" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="E25" t="s">
         <v>41</v>
       </c>
       <c r="F25" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="G25" t="s">
         <v>43</v>
       </c>
       <c r="H25">
-        <v>26000</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I25"/>
       <c r="J25" t="s">
-        <v>146</v>
+        <v>219</v>
       </c>
       <c r="K25">
-        <v>2458</v>
-[...2 lines deleted...]
-      <c r="M25"/>
+        <v>1800</v>
+      </c>
+      <c r="L25">
+        <v>60</v>
+      </c>
+      <c r="M25">
+        <v>30</v>
+      </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25" t="s">
-        <v>44</v>
+        <v>220</v>
       </c>
       <c r="R25"/>
       <c r="S25" t="s">
+        <v>221</v>
+      </c>
+      <c r="T25" t="s">
+        <v>222</v>
+      </c>
+      <c r="U25" t="s">
+        <v>46</v>
+      </c>
+      <c r="V25">
+        <v>25.5941000</v>
+      </c>
+      <c r="W25">
+        <v>85.1376000</v>
+      </c>
+      <c r="X25" t="s">
+        <v>223</v>
+      </c>
+      <c r="Y25" t="s">
         <v>224</v>
       </c>
-      <c r="T25" t="s">
-[...11 lines deleted...]
-      <c r="X25" t="s">
+      <c r="Z25"/>
+      <c r="AA25">
+        <v>0</v>
+      </c>
+      <c r="AB25" t="s">
         <v>225</v>
       </c>
-      <c r="Y25" t="s">
+      <c r="AC25" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD25">
+        <v>9000000001</v>
+      </c>
+      <c r="AE25">
+        <v>9000000001</v>
+      </c>
+      <c r="AF25" t="s">
         <v>226</v>
       </c>
-      <c r="Z25" t="s">
+      <c r="AG25">
+        <v>27</v>
+      </c>
+      <c r="AH25">
+        <v>1</v>
+      </c>
+      <c r="AI25">
+        <v>1</v>
+      </c>
+      <c r="AJ25">
+        <v>0</v>
+      </c>
+      <c r="AK25">
+        <v>0</v>
+      </c>
+      <c r="AL25">
+        <v>1</v>
+      </c>
+      <c r="AM25">
+        <v>1</v>
+      </c>
+      <c r="AN25" t="s">
         <v>227</v>
-      </c>
-[...40 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B26">
-        <v>8745123654</v>
+        <v>6205711557</v>
       </c>
       <c r="C26">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="E26" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F26" t="s">
-        <v>168</v>
+        <v>204</v>
       </c>
       <c r="G26" t="s">
         <v>43</v>
       </c>
       <c r="H26">
-        <v>15000000000</v>
+        <v>4578000</v>
       </c>
       <c r="I26">
-        <v>1875000</v>
-[...3 lines deleted...]
-      </c>
+        <v>3052</v>
+      </c>
+      <c r="J26"/>
       <c r="K26">
-        <v>8000</v>
+        <v>1500</v>
       </c>
       <c r="L26">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="M26">
         <v>100</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26" t="s">
         <v>44</v>
       </c>
       <c r="R26"/>
       <c r="S26" t="s">
+        <v>229</v>
+      </c>
+      <c r="T26" t="s">
         <v>230</v>
       </c>
-      <c r="T26" t="s">
+      <c r="U26" t="s">
+        <v>46</v>
+      </c>
+      <c r="V26">
+        <v>25.4224000</v>
+      </c>
+      <c r="W26">
+        <v>86.3085000</v>
+      </c>
+      <c r="X26" t="s">
         <v>231</v>
       </c>
-      <c r="U26" t="s">
-[...8 lines deleted...]
-      <c r="X26" t="s">
+      <c r="Y26" t="s">
+        <v>198</v>
+      </c>
+      <c r="Z26" t="s">
         <v>232</v>
       </c>
-      <c r="Y26" t="s">
-[...2 lines deleted...]
-      <c r="Z26" t="s">
+      <c r="AA26">
+        <v>1</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>200</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD26">
+        <v>6205711557</v>
+      </c>
+      <c r="AE26">
+        <v>6205711557</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG26">
+        <v>52</v>
+      </c>
+      <c r="AH26">
+        <v>1</v>
+      </c>
+      <c r="AI26">
+        <v>0</v>
+      </c>
+      <c r="AJ26">
+        <v>0</v>
+      </c>
+      <c r="AK26">
+        <v>4</v>
+      </c>
+      <c r="AL26">
+        <v>1</v>
+      </c>
+      <c r="AM26">
+        <v>1</v>
+      </c>
+      <c r="AN26" t="s">
         <v>233</v>
-      </c>
-[...38 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B27">
         <v>8745123654</v>
       </c>
       <c r="C27">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E27" t="s">
         <v>41</v>
       </c>
       <c r="F27" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="G27" t="s">
         <v>43</v>
       </c>
       <c r="H27">
-        <v>87000</v>
+        <v>9900000</v>
       </c>
       <c r="I27">
-        <v>6</v>
+        <v>990</v>
       </c>
       <c r="J27" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K27">
-        <v>14278</v>
+        <v>10000</v>
       </c>
       <c r="L27">
-        <v>142</v>
+        <v>100</v>
       </c>
       <c r="M27">
         <v>100</v>
       </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27" t="s">
         <v>44</v>
       </c>
       <c r="R27"/>
       <c r="S27" t="s">
-        <v>205</v>
+        <v>143</v>
       </c>
       <c r="T27" t="s">
+        <v>143</v>
+      </c>
+      <c r="U27" t="s">
+        <v>46</v>
+      </c>
+      <c r="V27">
+        <v>25.4606350</v>
+      </c>
+      <c r="W27">
+        <v>85.6878690</v>
+      </c>
+      <c r="X27" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y27" t="s">
         <v>236</v>
       </c>
-      <c r="U27" t="s">
-[...9 lines deleted...]
-      <c r="Y27" t="s">
+      <c r="Z27" t="s">
         <v>237</v>
       </c>
-      <c r="Z27" t="s">
+      <c r="AA27">
+        <v>1</v>
+      </c>
+      <c r="AB27" t="s">
         <v>238</v>
       </c>
-      <c r="AA27">
-[...4 lines deleted...]
-      </c>
       <c r="AC27" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD27">
         <v>8745123654</v>
       </c>
       <c r="AE27">
         <v>8745123654</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27" t="s">
+        <v>215</v>
+      </c>
       <c r="AG27">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="AH27">
         <v>0</v>
       </c>
       <c r="AI27">
         <v>0</v>
       </c>
       <c r="AJ27">
         <v>0</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AL27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN27" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B28">
         <v>8745123654</v>
       </c>
       <c r="C28">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>240</v>
       </c>
       <c r="E28" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F28" t="s">
-        <v>42</v>
+        <v>186</v>
       </c>
       <c r="G28" t="s">
         <v>43</v>
       </c>
       <c r="H28">
-        <v>1800000</v>
+        <v>26000</v>
       </c>
       <c r="I28">
-        <v>1096</v>
+        <v>11</v>
       </c>
       <c r="J28" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K28">
-        <v>1642</v>
-[...6 lines deleted...]
-      </c>
+        <v>2458</v>
+      </c>
+      <c r="L28"/>
+      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28" t="s">
         <v>44</v>
       </c>
       <c r="R28"/>
       <c r="S28" t="s">
-        <v>148</v>
+        <v>241</v>
       </c>
       <c r="T28" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="U28" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V28">
-        <v>25.4535820</v>
+        <v>25.4596920</v>
       </c>
       <c r="W28">
-        <v>85.4862560</v>
+        <v>85.7071320</v>
       </c>
       <c r="X28" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="Y28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="Z28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="AA28">
         <v>1</v>
       </c>
       <c r="AB28" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="AC28" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD28">
         <v>8745123654</v>
       </c>
       <c r="AE28">
         <v>8745123654</v>
       </c>
-      <c r="AF28"/>
+      <c r="AF28" t="s">
+        <v>215</v>
+      </c>
       <c r="AG28">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="AH28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AI28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ28">
         <v>0</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AL28">
         <v>0</v>
       </c>
       <c r="AM28">
         <v>0</v>
       </c>
       <c r="AN28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B29">
         <v>8745123654</v>
       </c>
       <c r="C29">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E29" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F29" t="s">
-        <v>42</v>
+        <v>186</v>
       </c>
       <c r="G29" t="s">
         <v>43</v>
       </c>
       <c r="H29">
-        <v>12300000</v>
+        <v>15000000000</v>
       </c>
       <c r="I29">
-        <v>1568</v>
+        <v>1875000</v>
       </c>
       <c r="J29" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K29">
-        <v>7845</v>
+        <v>8000</v>
       </c>
       <c r="L29">
-        <v>45</v>
+        <v>80</v>
       </c>
       <c r="M29">
-        <v>845</v>
+        <v>100</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29" t="s">
-        <v>246</v>
+        <v>44</v>
       </c>
       <c r="R29"/>
       <c r="S29" t="s">
-        <v>156</v>
+        <v>247</v>
       </c>
       <c r="T29" t="s">
-        <v>148</v>
+        <v>248</v>
       </c>
       <c r="U29" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V29">
-        <v>25.4629600</v>
+        <v>25.8534110</v>
       </c>
       <c r="W29">
-        <v>85.4874410</v>
+        <v>87.5444260</v>
       </c>
       <c r="X29" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="Y29" t="s">
-        <v>248</v>
+        <v>198</v>
       </c>
       <c r="Z29" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AA29">
         <v>1</v>
       </c>
       <c r="AB29" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="AC29" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD29">
         <v>8745123654</v>
       </c>
       <c r="AE29">
         <v>8745123654</v>
       </c>
       <c r="AF29"/>
       <c r="AG29">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="AH29">
         <v>0</v>
       </c>
       <c r="AI29">
         <v>0</v>
       </c>
       <c r="AJ29">
         <v>0</v>
       </c>
       <c r="AK29">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL29">
         <v>0</v>
       </c>
       <c r="AM29">
         <v>0</v>
       </c>
       <c r="AN29" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B30">
-        <v>7412547854</v>
+        <v>8745123654</v>
       </c>
       <c r="C30">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E30" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F30" t="s">
-        <v>42</v>
+        <v>186</v>
       </c>
       <c r="G30" t="s">
         <v>43</v>
       </c>
       <c r="H30">
-        <v>5700000</v>
+        <v>87000</v>
       </c>
       <c r="I30">
-        <v>2004</v>
+        <v>6</v>
       </c>
       <c r="J30" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K30">
-        <v>2845</v>
+        <v>14278</v>
       </c>
       <c r="L30">
-        <v>28</v>
+        <v>142</v>
       </c>
       <c r="M30">
         <v>100</v>
       </c>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30" t="s">
         <v>44</v>
       </c>
       <c r="R30"/>
       <c r="S30" t="s">
-        <v>252</v>
+        <v>222</v>
       </c>
       <c r="T30" t="s">
-        <v>213</v>
+        <v>253</v>
       </c>
       <c r="U30" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V30">
-        <v>25.4255440</v>
+        <v>25.6072820</v>
       </c>
       <c r="W30">
-        <v>86.3048190</v>
-[...3 lines deleted...]
-      </c>
+        <v>85.0894990</v>
+      </c>
+      <c r="X30"/>
       <c r="Y30" t="s">
         <v>254</v>
       </c>
       <c r="Z30" t="s">
         <v>255</v>
       </c>
       <c r="AA30">
         <v>1</v>
       </c>
       <c r="AB30" t="s">
-        <v>256</v>
+        <v>238</v>
       </c>
       <c r="AC30" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD30">
-        <v>7412547854</v>
+        <v>8745123654</v>
       </c>
       <c r="AE30">
-        <v>7412547854</v>
+        <v>8745123654</v>
       </c>
       <c r="AF30"/>
       <c r="AG30">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="AH30">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI30">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK30">
         <v>2</v>
       </c>
       <c r="AL30">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AM30">
         <v>1</v>
       </c>
       <c r="AN30" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B31">
         <v>8745123654</v>
       </c>
       <c r="C31">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="E31" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F31" t="s">
         <v>42</v>
       </c>
       <c r="G31" t="s">
         <v>43</v>
       </c>
       <c r="H31">
-        <v>4500000</v>
+        <v>1800000</v>
       </c>
       <c r="I31">
-        <v>1767</v>
+        <v>1096</v>
       </c>
       <c r="J31" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K31">
-        <v>2547</v>
-[...2 lines deleted...]
-      <c r="M31"/>
+        <v>1642</v>
+      </c>
+      <c r="L31">
+        <v>150</v>
+      </c>
+      <c r="M31">
+        <v>12</v>
+      </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="R31"/>
       <c r="S31" t="s">
-        <v>252</v>
+        <v>45</v>
       </c>
       <c r="T31" t="s">
-        <v>213</v>
+        <v>45</v>
       </c>
       <c r="U31" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V31">
-        <v>25.4250260</v>
+        <v>25.4535820</v>
       </c>
       <c r="W31">
-        <v>86.3086330</v>
+        <v>85.4862560</v>
       </c>
       <c r="X31" t="s">
+        <v>258</v>
+      </c>
+      <c r="Y31" t="s">
         <v>259</v>
       </c>
-      <c r="Y31" t="s">
+      <c r="Z31" t="s">
         <v>260</v>
       </c>
-      <c r="Z31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA31">
         <v>1</v>
       </c>
       <c r="AB31" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="AC31" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD31">
         <v>8745123654</v>
       </c>
       <c r="AE31">
         <v>8745123654</v>
       </c>
       <c r="AF31"/>
       <c r="AG31">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="AH31">
         <v>0</v>
       </c>
       <c r="AI31">
         <v>0</v>
       </c>
       <c r="AJ31">
         <v>0</v>
       </c>
       <c r="AK31">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AL31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM31">
         <v>0</v>
       </c>
       <c r="AN31" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="B32">
-        <v>9000000001</v>
+        <v>8745123654</v>
       </c>
       <c r="C32">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="E32" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="F32" t="s">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="G32" t="s">
         <v>43</v>
       </c>
       <c r="H32">
-        <v>1.2</v>
-[...1 lines deleted...]
-      <c r="I32"/>
+        <v>12300000</v>
+      </c>
+      <c r="I32">
+        <v>1568</v>
+      </c>
       <c r="J32" t="s">
-        <v>202</v>
+        <v>166</v>
       </c>
       <c r="K32">
-        <v>10000</v>
+        <v>7845</v>
       </c>
       <c r="L32">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="M32">
-        <v>100</v>
+        <v>845</v>
       </c>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="R32"/>
       <c r="S32" t="s">
+        <v>174</v>
+      </c>
+      <c r="T32" t="s">
+        <v>45</v>
+      </c>
+      <c r="U32" t="s">
+        <v>46</v>
+      </c>
+      <c r="V32">
+        <v>25.4629600</v>
+      </c>
+      <c r="W32">
+        <v>85.4874410</v>
+      </c>
+      <c r="X32" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y32" t="s">
         <v>265</v>
       </c>
-      <c r="T32" t="s">
-[...11 lines deleted...]
-      <c r="X32" t="s">
+      <c r="Z32" t="s">
         <v>266</v>
       </c>
-      <c r="Y32" t="s">
+      <c r="AA32">
+        <v>1</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>238</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD32">
+        <v>8745123654</v>
+      </c>
+      <c r="AE32">
+        <v>8745123654</v>
+      </c>
+      <c r="AF32"/>
+      <c r="AG32">
+        <v>32</v>
+      </c>
+      <c r="AH32">
+        <v>0</v>
+      </c>
+      <c r="AI32">
+        <v>0</v>
+      </c>
+      <c r="AJ32">
+        <v>0</v>
+      </c>
+      <c r="AK32">
+        <v>1</v>
+      </c>
+      <c r="AL32">
+        <v>0</v>
+      </c>
+      <c r="AM32">
+        <v>0</v>
+      </c>
+      <c r="AN32" t="s">
         <v>267</v>
-      </c>
-[...41 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B33">
-        <v>6205711557</v>
+        <v>7412547854</v>
       </c>
       <c r="C33">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="E33" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F33" t="s">
-        <v>168</v>
+        <v>42</v>
       </c>
       <c r="G33" t="s">
         <v>43</v>
       </c>
       <c r="H33">
-        <v>50000</v>
+        <v>5700000</v>
       </c>
       <c r="I33">
-        <v>20</v>
+        <v>2004</v>
       </c>
       <c r="J33" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K33">
-        <v>2500</v>
+        <v>2845</v>
       </c>
       <c r="L33">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="M33">
         <v>100</v>
       </c>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="R33"/>
       <c r="S33" t="s">
+        <v>269</v>
+      </c>
+      <c r="T33" t="s">
+        <v>230</v>
+      </c>
+      <c r="U33" t="s">
+        <v>46</v>
+      </c>
+      <c r="V33">
+        <v>25.4255440</v>
+      </c>
+      <c r="W33">
+        <v>86.3048190</v>
+      </c>
+      <c r="X33" t="s">
         <v>270</v>
       </c>
-      <c r="T33" t="s">
-[...2 lines deleted...]
-      <c r="U33" t="s">
+      <c r="Y33" t="s">
         <v>271</v>
       </c>
-      <c r="V33">
-[...5 lines deleted...]
-      <c r="X33" t="s">
+      <c r="Z33" t="s">
         <v>272</v>
       </c>
-      <c r="Y33" t="s">
+      <c r="AA33">
+        <v>1</v>
+      </c>
+      <c r="AB33" t="s">
         <v>273</v>
       </c>
-      <c r="Z33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC33" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD33">
-        <v>6205711557</v>
+        <v>7412547854</v>
       </c>
       <c r="AE33">
-        <v>6205711557</v>
+        <v>7412547854</v>
       </c>
       <c r="AF33"/>
       <c r="AG33">
-        <v>62</v>
+        <v>37</v>
       </c>
       <c r="AH33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AI33">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AJ33">
         <v>1</v>
       </c>
       <c r="AK33">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AL33">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM33">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AN33" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="B34">
-        <v>9000000001</v>
+        <v>8745123654</v>
       </c>
       <c r="C34">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="E34" t="s">
-        <v>278</v>
+        <v>41</v>
       </c>
       <c r="F34" t="s">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="G34" t="s">
         <v>43</v>
       </c>
       <c r="H34">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="I34"/>
+        <v>4500000</v>
+      </c>
+      <c r="I34">
+        <v>1767</v>
+      </c>
       <c r="J34" t="s">
-        <v>279</v>
+        <v>166</v>
       </c>
       <c r="K34">
-        <v>1450</v>
+        <v>2547</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
-[...7 lines deleted...]
-      </c>
+      <c r="N34"/>
+      <c r="O34"/>
+      <c r="P34"/>
       <c r="Q34" t="s">
-        <v>280</v>
-[...3 lines deleted...]
-      </c>
+        <v>150</v>
+      </c>
+      <c r="R34"/>
       <c r="S34" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="T34" t="s">
-        <v>205</v>
+        <v>230</v>
       </c>
       <c r="U34" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V34">
-        <v>25.6005000</v>
+        <v>25.4250260</v>
       </c>
       <c r="W34">
-        <v>85.1480000</v>
+        <v>86.3086330</v>
       </c>
       <c r="X34" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="Y34" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="Z34"/>
+        <v>277</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>278</v>
+      </c>
       <c r="AA34">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AB34" t="s">
-        <v>208</v>
+        <v>238</v>
       </c>
       <c r="AC34" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD34">
-        <v>9000000001</v>
+        <v>8745123654</v>
       </c>
       <c r="AE34">
-        <v>9000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>8745123654</v>
+      </c>
+      <c r="AF34"/>
       <c r="AG34">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="AH34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ34">
         <v>0</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AL34">
         <v>1</v>
       </c>
       <c r="AM34">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN34" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B35">
         <v>9000000001</v>
       </c>
       <c r="C35">
         <v>9</v>
       </c>
       <c r="D35" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="E35" t="s">
-        <v>286</v>
+        <v>41</v>
       </c>
       <c r="F35" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="G35" t="s">
         <v>43</v>
       </c>
       <c r="H35">
-        <v>1.8</v>
+        <v>1.2</v>
       </c>
       <c r="I35"/>
       <c r="J35" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
       <c r="K35">
-        <v>2400</v>
+        <v>10000</v>
       </c>
       <c r="L35">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="M35">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>100</v>
+      </c>
+      <c r="N35"/>
+      <c r="O35"/>
       <c r="P35"/>
       <c r="Q35" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>281</v>
+      </c>
+      <c r="R35"/>
       <c r="S35" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="T35" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="U35" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V35">
-        <v>25.6210000</v>
+        <v>25.6100000</v>
       </c>
       <c r="W35">
-        <v>85.1100000</v>
+        <v>85.1200000</v>
       </c>
       <c r="X35" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="Y35" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
       <c r="Z35"/>
       <c r="AA35">
         <v>0</v>
       </c>
       <c r="AB35" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="AC35" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD35">
         <v>9000000001</v>
       </c>
       <c r="AE35">
         <v>9000000001</v>
       </c>
       <c r="AF35" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="AG35">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="AH35">
         <v>0</v>
       </c>
       <c r="AI35">
         <v>0</v>
       </c>
       <c r="AJ35">
         <v>0</v>
       </c>
       <c r="AK35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AM35">
         <v>0</v>
       </c>
       <c r="AN35" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B36">
         <v>6205711557</v>
       </c>
       <c r="C36">
         <v>1</v>
       </c>
       <c r="D36" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E36" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F36" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="G36" t="s">
         <v>43</v>
       </c>
       <c r="H36">
-        <v>38000</v>
+        <v>50000</v>
       </c>
       <c r="I36">
+        <v>20</v>
+      </c>
+      <c r="J36" t="s">
+        <v>166</v>
+      </c>
+      <c r="K36">
+        <v>2500</v>
+      </c>
+      <c r="L36">
         <v>25</v>
       </c>
-      <c r="J36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M36">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="R36"/>
       <c r="S36" t="s">
+        <v>287</v>
+      </c>
+      <c r="T36" t="s">
+        <v>287</v>
+      </c>
+      <c r="U36" t="s">
+        <v>288</v>
+      </c>
+      <c r="V36">
+        <v>12.9767910</v>
+      </c>
+      <c r="W36">
+        <v>77.5900840</v>
+      </c>
+      <c r="X36" t="s">
+        <v>289</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>290</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>291</v>
+      </c>
+      <c r="AA36">
+        <v>1</v>
+      </c>
+      <c r="AB36" t="s">
         <v>292</v>
       </c>
-      <c r="T36" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AC36" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="AD36">
         <v>6205711557</v>
       </c>
       <c r="AE36">
         <v>6205711557</v>
       </c>
-      <c r="AF36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF36"/>
       <c r="AG36">
-        <v>251</v>
+        <v>63</v>
       </c>
       <c r="AH36">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="AI36">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="AJ36">
+        <v>1</v>
+      </c>
+      <c r="AK36">
+        <v>1</v>
+      </c>
+      <c r="AL36">
+        <v>1</v>
+      </c>
+      <c r="AM36">
         <v>2</v>
       </c>
-      <c r="AK36">
-[...7 lines deleted...]
-      </c>
       <c r="AN36" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="B37">
-        <v>6205711557</v>
+        <v>9000000001</v>
       </c>
       <c r="C37">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D37" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E37" t="s">
-        <v>63</v>
+        <v>295</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>218</v>
       </c>
       <c r="G37" t="s">
         <v>43</v>
       </c>
       <c r="H37">
-        <v>4300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>146</v>
+        <v>296</v>
       </c>
       <c r="K37">
-        <v>4210</v>
-[...9 lines deleted...]
-      <c r="P37"/>
+        <v>1450</v>
+      </c>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
+        <v>3</v>
+      </c>
+      <c r="O37">
+        <v>2</v>
+      </c>
+      <c r="P37">
+        <v>5</v>
+      </c>
       <c r="Q37" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="R37"/>
+        <v>297</v>
+      </c>
+      <c r="R37">
+        <v>1</v>
+      </c>
       <c r="S37" t="s">
-        <v>205</v>
+        <v>298</v>
       </c>
       <c r="T37" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="U37" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V37">
-        <v>25.6019020</v>
+        <v>25.6005000</v>
       </c>
       <c r="W37">
-        <v>85.1328850</v>
+        <v>85.1480000</v>
       </c>
       <c r="X37" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="Y37" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="Z37" t="s">
         <v>300</v>
       </c>
+      <c r="Z37"/>
       <c r="AA37">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB37" t="s">
-        <v>301</v>
+        <v>225</v>
       </c>
       <c r="AC37" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD37">
-        <v>6205711557</v>
+        <v>9000000001</v>
       </c>
       <c r="AE37">
-        <v>6205711557</v>
+        <v>9000000001</v>
       </c>
       <c r="AF37" t="s">
-        <v>153</v>
+        <v>226</v>
       </c>
       <c r="AG37">
-        <v>220</v>
+        <v>99</v>
       </c>
       <c r="AH37">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="AI37">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="AJ37">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK37">
         <v>3</v>
       </c>
       <c r="AL37">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AM37">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="AN37" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
+        <v>29</v>
+      </c>
+      <c r="B38">
+        <v>9000000001</v>
+      </c>
+      <c r="C38">
         <v>9</v>
       </c>
-      <c r="B38">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
+        <v>302</v>
+      </c>
+      <c r="E38" t="s">
         <v>303</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="G38" t="s">
         <v>43</v>
       </c>
       <c r="H38">
-        <v>12300000</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.8</v>
+      </c>
+      <c r="I38"/>
       <c r="J38" t="s">
-        <v>146</v>
+        <v>219</v>
       </c>
       <c r="K38">
-        <v>12300</v>
+        <v>2400</v>
       </c>
       <c r="L38">
-        <v>123</v>
+        <v>60</v>
       </c>
       <c r="M38">
-        <v>100</v>
-[...2 lines deleted...]
-      <c r="O38"/>
+        <v>40</v>
+      </c>
+      <c r="N38">
+        <v>4</v>
+      </c>
+      <c r="O38">
+        <v>4</v>
+      </c>
       <c r="P38"/>
       <c r="Q38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="R38"/>
+        <v>220</v>
+      </c>
+      <c r="R38">
+        <v>2</v>
+      </c>
       <c r="S38" t="s">
-        <v>148</v>
+        <v>304</v>
       </c>
       <c r="T38" t="s">
-        <v>205</v>
+        <v>222</v>
       </c>
       <c r="U38" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V38">
-        <v>25.4581940</v>
+        <v>25.6210000</v>
       </c>
       <c r="W38">
-        <v>85.4654150</v>
+        <v>85.1100000</v>
       </c>
       <c r="X38" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="Y38" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="Z38" t="s">
         <v>306</v>
       </c>
+      <c r="Z38"/>
       <c r="AA38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB38" t="s">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="AC38" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD38">
-        <v>6205711557</v>
+        <v>9000000001</v>
       </c>
       <c r="AE38">
-        <v>6205711557</v>
+        <v>9000000001</v>
       </c>
       <c r="AF38" t="s">
-        <v>153</v>
+        <v>226</v>
       </c>
       <c r="AG38">
-        <v>196</v>
+        <v>11</v>
       </c>
       <c r="AH38">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AI38">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ38">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK38">
         <v>1</v>
       </c>
       <c r="AL38">
         <v>1</v>
       </c>
       <c r="AM38">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AN38" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B39">
         <v>6205711557</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="E39" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F39" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="G39" t="s">
         <v>43</v>
       </c>
       <c r="H39">
-        <v>11500000</v>
+        <v>38000</v>
       </c>
       <c r="I39">
-        <v>935</v>
+        <v>25</v>
       </c>
       <c r="J39" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K39">
-        <v>12300</v>
+        <v>1500</v>
       </c>
       <c r="L39">
-        <v>123</v>
+        <v>50</v>
       </c>
       <c r="M39">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="R39"/>
       <c r="S39" t="s">
-        <v>148</v>
+        <v>309</v>
       </c>
       <c r="T39" t="s">
-        <v>148</v>
+        <v>309</v>
       </c>
       <c r="U39" t="s">
-        <v>123</v>
+        <v>288</v>
       </c>
       <c r="V39">
-        <v>25.4595500</v>
+        <v>12.7943920</v>
       </c>
       <c r="W39">
-        <v>85.4536340</v>
+        <v>77.7097380</v>
       </c>
       <c r="X39" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="Y39" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="Z39" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="AA39">
         <v>1</v>
       </c>
       <c r="AB39" t="s">
-        <v>164</v>
+        <v>200</v>
       </c>
       <c r="AC39" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="AD39">
         <v>6205711557</v>
       </c>
       <c r="AE39">
         <v>6205711557</v>
       </c>
       <c r="AF39" t="s">
-        <v>153</v>
+        <v>52</v>
       </c>
       <c r="AG39">
-        <v>168</v>
+        <v>253</v>
       </c>
       <c r="AH39">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="AI39">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="AJ39">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AL39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AM39">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AN39" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B40">
-        <v>6214578965</v>
-[...1 lines deleted...]
-      <c r="C40"/>
+        <v>6205711557</v>
+      </c>
+      <c r="C40">
+        <v>1</v>
+      </c>
       <c r="D40" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="E40" t="s">
         <v>41</v>
       </c>
       <c r="F40" t="s">
-        <v>311</v>
+        <v>42</v>
       </c>
       <c r="G40" t="s">
         <v>43</v>
       </c>
       <c r="H40">
-        <v>63</v>
+        <v>4300000</v>
       </c>
       <c r="I40">
-        <v>2344</v>
+        <v>1021</v>
       </c>
       <c r="J40" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K40">
-        <v>2688</v>
+        <v>4210</v>
       </c>
       <c r="L40">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="M40">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="R40"/>
       <c r="S40" t="s">
-        <v>148</v>
+        <v>222</v>
       </c>
       <c r="T40" t="s">
-        <v>148</v>
+        <v>222</v>
       </c>
       <c r="U40" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V40">
-        <v>25.4549390</v>
+        <v>25.6019020</v>
       </c>
       <c r="W40">
-        <v>85.4720620</v>
+        <v>85.1328850</v>
       </c>
       <c r="X40" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="Y40" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="Z40" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AA40">
+        <v>1</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>318</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD40">
+        <v>6205711557</v>
+      </c>
+      <c r="AE40">
+        <v>6205711557</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG40">
+        <v>222</v>
+      </c>
+      <c r="AH40">
+        <v>16</v>
+      </c>
+      <c r="AI40">
+        <v>8</v>
+      </c>
+      <c r="AJ40">
         <v>3</v>
       </c>
-      <c r="AB40" t="s">
-[...17 lines deleted...]
-      <c r="AH40">
+      <c r="AK40">
+        <v>3</v>
+      </c>
+      <c r="AL40">
+        <v>2</v>
+      </c>
+      <c r="AM40">
         <v>4</v>
       </c>
-      <c r="AI40">
-[...13 lines deleted...]
-      </c>
       <c r="AN40" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B41">
-        <v>9413278456</v>
+        <v>6205711557</v>
       </c>
       <c r="C41">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D41" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="E41" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="F41" t="s">
-        <v>319</v>
+        <v>186</v>
       </c>
       <c r="G41" t="s">
         <v>43</v>
       </c>
       <c r="H41">
-        <v>58</v>
+        <v>12300000</v>
       </c>
       <c r="I41">
-        <v>1219</v>
+        <v>1000</v>
       </c>
       <c r="J41" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K41">
-        <v>4758</v>
+        <v>12300</v>
       </c>
       <c r="L41">
-        <v>412</v>
+        <v>123</v>
       </c>
       <c r="M41">
-        <v>13</v>
+        <v>100</v>
       </c>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="R41"/>
       <c r="S41" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="T41" t="s">
-        <v>148</v>
+        <v>222</v>
       </c>
       <c r="U41" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V41">
-        <v>25.4612550</v>
+        <v>25.4581940</v>
       </c>
       <c r="W41">
-        <v>85.4710330</v>
+        <v>85.4654150</v>
       </c>
       <c r="X41" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="Y41" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="Z41" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AA41">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AB41" t="s">
-        <v>323</v>
+        <v>182</v>
       </c>
       <c r="AC41" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD41">
-        <v>9413278456</v>
+        <v>6205711557</v>
       </c>
       <c r="AE41">
-        <v>9413278456</v>
+        <v>6205711557</v>
       </c>
       <c r="AF41" t="s">
+        <v>52</v>
+      </c>
+      <c r="AG41">
+        <v>197</v>
+      </c>
+      <c r="AH41">
+        <v>10</v>
+      </c>
+      <c r="AI41">
+        <v>7</v>
+      </c>
+      <c r="AJ41">
+        <v>1</v>
+      </c>
+      <c r="AK41">
+        <v>1</v>
+      </c>
+      <c r="AL41">
+        <v>1</v>
+      </c>
+      <c r="AM41">
+        <v>2</v>
+      </c>
+      <c r="AN41" t="s">
         <v>324</v>
-      </c>
-[...22 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B42">
-        <v>6205711558</v>
-[...1 lines deleted...]
-      <c r="C42"/>
+        <v>6205711557</v>
+      </c>
+      <c r="C42">
+        <v>1</v>
+      </c>
       <c r="D42" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="E42" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F42" t="s">
-        <v>319</v>
+        <v>186</v>
       </c>
       <c r="G42" t="s">
         <v>43</v>
       </c>
       <c r="H42">
-        <v>54</v>
+        <v>11500000</v>
       </c>
       <c r="I42">
-        <v>2571</v>
+        <v>935</v>
       </c>
       <c r="J42" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="K42">
-        <v>2100</v>
+        <v>12300</v>
       </c>
       <c r="L42">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="M42">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
       <c r="R42"/>
       <c r="S42" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="T42" t="s">
-        <v>205</v>
+        <v>45</v>
       </c>
       <c r="U42" t="s">
-        <v>123</v>
+        <v>46</v>
       </c>
       <c r="V42">
-        <v>25.4554520</v>
+        <v>25.4595500</v>
       </c>
       <c r="W42">
-        <v>85.4684360</v>
+        <v>85.4536340</v>
       </c>
       <c r="X42" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="Y42" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="Z42" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="AA42">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AB42" t="s">
-        <v>127</v>
+        <v>182</v>
       </c>
       <c r="AC42" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="AD42">
-        <v>6205711558</v>
+        <v>6205711557</v>
       </c>
       <c r="AE42">
-        <v>6205711558</v>
+        <v>6205711557</v>
       </c>
       <c r="AF42" t="s">
-        <v>330</v>
+        <v>52</v>
       </c>
       <c r="AG42">
-        <v>54</v>
+        <v>169</v>
       </c>
       <c r="AH42">
+        <v>6</v>
+      </c>
+      <c r="AI42">
         <v>4</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
+        <v>0</v>
+      </c>
+      <c r="AK42">
+        <v>1</v>
+      </c>
+      <c r="AL42">
+        <v>1</v>
+      </c>
+      <c r="AM42">
         <v>2</v>
       </c>
-      <c r="AJ42">
-[...10 lines deleted...]
-      </c>
       <c r="AN42" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="B43">
-        <v>9000000001</v>
-[...3 lines deleted...]
-      </c>
+        <v>6214578965</v>
+      </c>
+      <c r="C43"/>
       <c r="D43" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E43" t="s">
-        <v>333</v>
+        <v>68</v>
       </c>
       <c r="F43" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="G43" t="s">
         <v>43</v>
       </c>
       <c r="H43">
-        <v>45000</v>
-[...1 lines deleted...]
-      <c r="I43"/>
+        <v>63</v>
+      </c>
+      <c r="I43">
+        <v>2344</v>
+      </c>
       <c r="J43" t="s">
-        <v>202</v>
+        <v>166</v>
       </c>
       <c r="K43">
-        <v>600</v>
-[...2 lines deleted...]
-      <c r="M43"/>
+        <v>2688</v>
+      </c>
+      <c r="L43">
+        <v>20</v>
+      </c>
+      <c r="M43">
+        <v>109</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43" t="s">
-        <v>334</v>
+        <v>44</v>
       </c>
       <c r="R43"/>
       <c r="S43" t="s">
+        <v>45</v>
+      </c>
+      <c r="T43" t="s">
+        <v>45</v>
+      </c>
+      <c r="U43" t="s">
+        <v>46</v>
+      </c>
+      <c r="V43">
+        <v>25.4549390</v>
+      </c>
+      <c r="W43">
+        <v>85.4720620</v>
+      </c>
+      <c r="X43" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>331</v>
+      </c>
+      <c r="AA43">
+        <v>3</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>332</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD43">
+        <v>6214578965</v>
+      </c>
+      <c r="AE43">
+        <v>6214578965</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>333</v>
+      </c>
+      <c r="AG43">
+        <v>51</v>
+      </c>
+      <c r="AH43">
+        <v>4</v>
+      </c>
+      <c r="AI43">
+        <v>1</v>
+      </c>
+      <c r="AJ43">
+        <v>1</v>
+      </c>
+      <c r="AK43">
+        <v>2</v>
+      </c>
+      <c r="AL43">
+        <v>0</v>
+      </c>
+      <c r="AM43">
+        <v>1</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>4</v>
+      </c>
+      <c r="B44">
+        <v>9413278456</v>
+      </c>
+      <c r="C44">
+        <v>5</v>
+      </c>
+      <c r="D44" t="s">
         <v>335</v>
       </c>
-      <c r="T43" t="s">
-[...5 lines deleted...]
-      <c r="V43">
+      <c r="E44" t="s">
+        <v>68</v>
+      </c>
+      <c r="F44" t="s">
+        <v>336</v>
+      </c>
+      <c r="G44" t="s">
+        <v>43</v>
+      </c>
+      <c r="H44">
+        <v>58</v>
+      </c>
+      <c r="I44">
+        <v>1219</v>
+      </c>
+      <c r="J44" t="s">
+        <v>166</v>
+      </c>
+      <c r="K44">
+        <v>4758</v>
+      </c>
+      <c r="L44">
+        <v>412</v>
+      </c>
+      <c r="M44">
+        <v>13</v>
+      </c>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44" t="s">
+        <v>150</v>
+      </c>
+      <c r="R44"/>
+      <c r="S44" t="s">
+        <v>45</v>
+      </c>
+      <c r="T44" t="s">
+        <v>45</v>
+      </c>
+      <c r="U44" t="s">
+        <v>46</v>
+      </c>
+      <c r="V44">
+        <v>25.4612550</v>
+      </c>
+      <c r="W44">
+        <v>85.4710330</v>
+      </c>
+      <c r="X44" t="s">
+        <v>337</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>338</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>339</v>
+      </c>
+      <c r="AA44">
+        <v>3</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>340</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD44">
+        <v>9413278456</v>
+      </c>
+      <c r="AE44">
+        <v>9413278456</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>341</v>
+      </c>
+      <c r="AG44">
+        <v>75</v>
+      </c>
+      <c r="AH44">
+        <v>3</v>
+      </c>
+      <c r="AI44">
+        <v>5</v>
+      </c>
+      <c r="AJ44">
+        <v>0</v>
+      </c>
+      <c r="AK44">
+        <v>3</v>
+      </c>
+      <c r="AL44">
+        <v>0</v>
+      </c>
+      <c r="AM44">
+        <v>1</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>2</v>
+      </c>
+      <c r="B45">
+        <v>6205711558</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45" t="s">
+        <v>343</v>
+      </c>
+      <c r="E45" t="s">
+        <v>41</v>
+      </c>
+      <c r="F45" t="s">
+        <v>336</v>
+      </c>
+      <c r="G45" t="s">
+        <v>43</v>
+      </c>
+      <c r="H45">
+        <v>54</v>
+      </c>
+      <c r="I45">
+        <v>2571</v>
+      </c>
+      <c r="J45" t="s">
+        <v>166</v>
+      </c>
+      <c r="K45">
+        <v>2100</v>
+      </c>
+      <c r="L45">
+        <v>70</v>
+      </c>
+      <c r="M45">
+        <v>30</v>
+      </c>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45" t="s">
+        <v>150</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45" t="s">
+        <v>45</v>
+      </c>
+      <c r="T45" t="s">
+        <v>222</v>
+      </c>
+      <c r="U45" t="s">
+        <v>46</v>
+      </c>
+      <c r="V45">
+        <v>25.4554520</v>
+      </c>
+      <c r="W45">
+        <v>85.4684360</v>
+      </c>
+      <c r="X45" t="s">
+        <v>344</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>345</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>346</v>
+      </c>
+      <c r="AA45">
+        <v>3</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD45">
+        <v>6205711558</v>
+      </c>
+      <c r="AE45">
+        <v>6205711558</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>347</v>
+      </c>
+      <c r="AG45">
+        <v>56</v>
+      </c>
+      <c r="AH45">
+        <v>4</v>
+      </c>
+      <c r="AI45">
+        <v>2</v>
+      </c>
+      <c r="AJ45">
+        <v>1</v>
+      </c>
+      <c r="AK45">
+        <v>2</v>
+      </c>
+      <c r="AL45">
+        <v>0</v>
+      </c>
+      <c r="AM45">
+        <v>0</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>28</v>
+      </c>
+      <c r="B46">
+        <v>9000000001</v>
+      </c>
+      <c r="C46">
+        <v>9</v>
+      </c>
+      <c r="D46" t="s">
+        <v>349</v>
+      </c>
+      <c r="E46" t="s">
+        <v>350</v>
+      </c>
+      <c r="F46" t="s">
+        <v>328</v>
+      </c>
+      <c r="G46" t="s">
+        <v>43</v>
+      </c>
+      <c r="H46">
+        <v>45000</v>
+      </c>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>219</v>
+      </c>
+      <c r="K46">
+        <v>600</v>
+      </c>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46" t="s">
+        <v>351</v>
+      </c>
+      <c r="R46"/>
+      <c r="S46" t="s">
+        <v>352</v>
+      </c>
+      <c r="T46" t="s">
+        <v>222</v>
+      </c>
+      <c r="U46" t="s">
+        <v>46</v>
+      </c>
+      <c r="V46">
         <v>25.5970000</v>
       </c>
-      <c r="W43">
+      <c r="W46">
         <v>85.1370000</v>
       </c>
-      <c r="X43" t="s">
-[...15 lines deleted...]
-      <c r="AD43">
+      <c r="X46" t="s">
+        <v>353</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>354</v>
+      </c>
+      <c r="Z46"/>
+      <c r="AA46">
+        <v>0</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>225</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>192</v>
+      </c>
+      <c r="AD46">
         <v>9000000001</v>
       </c>
-      <c r="AE43">
+      <c r="AE46">
         <v>9000000001</v>
       </c>
-      <c r="AF43" t="s">
-[...2 lines deleted...]
-      <c r="AG43">
+      <c r="AF46" t="s">
+        <v>226</v>
+      </c>
+      <c r="AG46">
         <v>12</v>
       </c>
-      <c r="AH43">
-[...18 lines deleted...]
-        <v>338</v>
+      <c r="AH46">
+        <v>0</v>
+      </c>
+      <c r="AI46">
+        <v>0</v>
+      </c>
+      <c r="AJ46">
+        <v>0</v>
+      </c>
+      <c r="AK46">
+        <v>0</v>
+      </c>
+      <c r="AL46">
+        <v>0</v>
+      </c>
+      <c r="AM46">
+        <v>0</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>355</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AN43"/>
+  <autoFilter ref="A1:AN46"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
     </sheetView>
   </sheetViews>
   <sheetData>
     <row r="1" s="1">
       <c r="A1" t="s" s="1">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>3</v>
       </c>
       <c r="C1" t="s" s="1">
         <v>4</v>
       </c>
       <c r="D1" t="s" s="1">
         <v>19</v>
       </c>
       <c r="E1" t="s" s="1">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="F1" t="s" s="1">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="G1" t="s" s="1">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="H1" t="s" s="1">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="I1" t="s" s="1">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="J1" t="s" s="1">
-        <v>345</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J1"/>
 </worksheet>
 </file>