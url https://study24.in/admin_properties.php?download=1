--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -1359,51 +1359,51 @@
       <c r="Y2" t="s">
         <v>48</v>
       </c>
       <c r="Z2" t="s">
         <v>49</v>
       </c>
       <c r="AA2">
         <v>6</v>
       </c>
       <c r="AB2" t="s">
         <v>50</v>
       </c>
       <c r="AC2" t="s">
         <v>51</v>
       </c>
       <c r="AD2">
         <v>6205711557</v>
       </c>
       <c r="AE2">
         <v>6205711557</v>
       </c>
       <c r="AF2" t="s">
         <v>52</v>
       </c>
       <c r="AG2">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="AH2">
         <v>2</v>
       </c>
       <c r="AI2">
         <v>0</v>
       </c>
       <c r="AJ2">
         <v>0</v>
       </c>
       <c r="AK2">
         <v>1</v>
       </c>
       <c r="AL2">
         <v>0</v>
       </c>
       <c r="AM2">
         <v>0</v>
       </c>
       <c r="AN2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
@@ -1469,51 +1469,51 @@
         <v>57</v>
       </c>
       <c r="Y3" t="s">
         <v>58</v>
       </c>
       <c r="Z3" t="s">
         <v>59</v>
       </c>
       <c r="AA3">
         <v>3</v>
       </c>
       <c r="AB3" t="s">
         <v>60</v>
       </c>
       <c r="AC3" t="s">
         <v>51</v>
       </c>
       <c r="AD3">
         <v>7717738040</v>
       </c>
       <c r="AE3">
         <v>7717738040</v>
       </c>
       <c r="AF3"/>
       <c r="AG3">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
         <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>2</v>
       </c>
       <c r="AL3">
         <v>1</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
@@ -1681,51 +1681,51 @@
       </c>
       <c r="X5" t="s">
         <v>71</v>
       </c>
       <c r="Y5" t="s">
         <v>72</v>
       </c>
       <c r="Z5" t="s">
         <v>73</v>
       </c>
       <c r="AA5">
         <v>2</v>
       </c>
       <c r="AB5" t="s">
         <v>74</v>
       </c>
       <c r="AC5" t="s">
         <v>75</v>
       </c>
       <c r="AD5">
         <v>6200919911</v>
       </c>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="AH5">
         <v>0</v>
       </c>
       <c r="AI5">
         <v>0</v>
       </c>
       <c r="AJ5">
         <v>0</v>
       </c>
       <c r="AK5">
         <v>1</v>
       </c>
       <c r="AL5">
         <v>0</v>
       </c>
       <c r="AM5">
         <v>0</v>
       </c>
       <c r="AN5" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
@@ -1797,51 +1797,51 @@
       </c>
       <c r="X6" t="s">
         <v>80</v>
       </c>
       <c r="Y6" t="s">
         <v>81</v>
       </c>
       <c r="Z6" t="s">
         <v>82</v>
       </c>
       <c r="AA6">
         <v>1</v>
       </c>
       <c r="AB6" t="s">
         <v>83</v>
       </c>
       <c r="AC6" t="s">
         <v>84</v>
       </c>
       <c r="AD6">
         <v>6200919911</v>
       </c>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AH6">
         <v>0</v>
       </c>
       <c r="AI6">
         <v>0</v>
       </c>
       <c r="AJ6">
         <v>0</v>
       </c>
       <c r="AK6">
         <v>1</v>
       </c>
       <c r="AL6">
         <v>0</v>
       </c>
       <c r="AM6">
         <v>0</v>
       </c>
       <c r="AN6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
@@ -1903,51 +1903,51 @@
       </c>
       <c r="X7" t="s">
         <v>87</v>
       </c>
       <c r="Y7" t="s">
         <v>88</v>
       </c>
       <c r="Z7" t="s">
         <v>89</v>
       </c>
       <c r="AA7">
         <v>1</v>
       </c>
       <c r="AB7" t="s">
         <v>90</v>
       </c>
       <c r="AC7" t="s">
         <v>51</v>
       </c>
       <c r="AD7">
         <v>6200919911</v>
       </c>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AH7">
         <v>0</v>
       </c>
       <c r="AI7">
         <v>0</v>
       </c>
       <c r="AJ7">
         <v>0</v>
       </c>
       <c r="AK7">
         <v>1</v>
       </c>
       <c r="AL7">
         <v>0</v>
       </c>
       <c r="AM7">
         <v>0</v>
       </c>
       <c r="AN7" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
@@ -2017,51 +2017,51 @@
       </c>
       <c r="X8" t="s">
         <v>93</v>
       </c>
       <c r="Y8" t="s">
         <v>94</v>
       </c>
       <c r="Z8" t="s">
         <v>95</v>
       </c>
       <c r="AA8">
         <v>1</v>
       </c>
       <c r="AB8" t="s">
         <v>96</v>
       </c>
       <c r="AC8" t="s">
         <v>51</v>
       </c>
       <c r="AD8">
         <v>6200919911</v>
       </c>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AH8">
         <v>0</v>
       </c>
       <c r="AI8">
         <v>0</v>
       </c>
       <c r="AJ8">
         <v>0</v>
       </c>
       <c r="AK8">
         <v>1</v>
       </c>
       <c r="AL8">
         <v>0</v>
       </c>
       <c r="AM8">
         <v>0</v>
       </c>
       <c r="AN8" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
@@ -2125,51 +2125,51 @@
         <v>100</v>
       </c>
       <c r="Y9" t="s">
         <v>101</v>
       </c>
       <c r="Z9" t="s">
         <v>102</v>
       </c>
       <c r="AA9">
         <v>1</v>
       </c>
       <c r="AB9" t="s">
         <v>103</v>
       </c>
       <c r="AC9" t="s">
         <v>51</v>
       </c>
       <c r="AD9">
         <v>6200919911</v>
       </c>
       <c r="AE9">
         <v>6200919911</v>
       </c>
       <c r="AF9"/>
       <c r="AG9">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AH9">
         <v>0</v>
       </c>
       <c r="AI9">
         <v>0</v>
       </c>
       <c r="AJ9">
         <v>0</v>
       </c>
       <c r="AK9">
         <v>1</v>
       </c>
       <c r="AL9">
         <v>0</v>
       </c>
       <c r="AM9">
         <v>0</v>
       </c>
       <c r="AN9" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
@@ -2231,51 +2231,51 @@
       </c>
       <c r="X10"/>
       <c r="Y10" t="s">
         <v>108</v>
       </c>
       <c r="Z10" t="s">
         <v>109</v>
       </c>
       <c r="AA10">
         <v>1</v>
       </c>
       <c r="AB10" t="s">
         <v>110</v>
       </c>
       <c r="AC10" t="s">
         <v>51</v>
       </c>
       <c r="AD10">
         <v>6205711557</v>
       </c>
       <c r="AE10">
         <v>6205711557</v>
       </c>
       <c r="AF10"/>
       <c r="AG10">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="AH10">
         <v>0</v>
       </c>
       <c r="AI10">
         <v>0</v>
       </c>
       <c r="AJ10">
         <v>0</v>
       </c>
       <c r="AK10">
         <v>2</v>
       </c>
       <c r="AL10">
         <v>0</v>
       </c>
       <c r="AM10">
         <v>0</v>
       </c>
       <c r="AN10" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
@@ -2339,51 +2339,51 @@
       </c>
       <c r="X11"/>
       <c r="Y11" t="s">
         <v>116</v>
       </c>
       <c r="Z11" t="s">
         <v>117</v>
       </c>
       <c r="AA11">
         <v>1</v>
       </c>
       <c r="AB11" t="s">
         <v>118</v>
       </c>
       <c r="AC11" t="s">
         <v>51</v>
       </c>
       <c r="AD11">
         <v>6205711557</v>
       </c>
       <c r="AE11">
         <v>6205711557</v>
       </c>
       <c r="AF11"/>
       <c r="AG11">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="AH11">
         <v>0</v>
       </c>
       <c r="AI11">
         <v>0</v>
       </c>
       <c r="AJ11">
         <v>0</v>
       </c>
       <c r="AK11">
         <v>1</v>
       </c>
       <c r="AL11">
         <v>1</v>
       </c>
       <c r="AM11">
         <v>0</v>
       </c>
       <c r="AN11" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
@@ -2663,51 +2663,51 @@
       </c>
       <c r="X14"/>
       <c r="Y14" t="s">
         <v>137</v>
       </c>
       <c r="Z14" t="s">
         <v>138</v>
       </c>
       <c r="AA14">
         <v>1</v>
       </c>
       <c r="AB14" t="s">
         <v>139</v>
       </c>
       <c r="AC14" t="s">
         <v>84</v>
       </c>
       <c r="AD14">
         <v>6205711557</v>
       </c>
       <c r="AE14">
         <v>6205711557</v>
       </c>
       <c r="AF14"/>
       <c r="AG14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AH14">
         <v>0</v>
       </c>
       <c r="AI14">
         <v>0</v>
       </c>
       <c r="AJ14">
         <v>0</v>
       </c>
       <c r="AK14">
         <v>0</v>
       </c>
       <c r="AL14">
         <v>0</v>
       </c>
       <c r="AM14">
         <v>0</v>
       </c>
       <c r="AN14" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
@@ -2769,51 +2769,51 @@
         <v>144</v>
       </c>
       <c r="Y15" t="s">
         <v>145</v>
       </c>
       <c r="Z15" t="s">
         <v>146</v>
       </c>
       <c r="AA15">
         <v>1</v>
       </c>
       <c r="AB15" t="s">
         <v>147</v>
       </c>
       <c r="AC15" t="s">
         <v>51</v>
       </c>
       <c r="AD15">
         <v>6205711557</v>
       </c>
       <c r="AE15">
         <v>6205711557</v>
       </c>
       <c r="AF15"/>
       <c r="AG15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AH15">
         <v>0</v>
       </c>
       <c r="AI15">
         <v>0</v>
       </c>
       <c r="AJ15">
         <v>0</v>
       </c>
       <c r="AK15">
         <v>0</v>
       </c>
       <c r="AL15">
         <v>0</v>
       </c>
       <c r="AM15">
         <v>0</v>
       </c>
       <c r="AN15" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
@@ -2879,51 +2879,51 @@
         <v>152</v>
       </c>
       <c r="Y16" t="s">
         <v>153</v>
       </c>
       <c r="Z16" t="s">
         <v>154</v>
       </c>
       <c r="AA16">
         <v>1</v>
       </c>
       <c r="AB16" t="s">
         <v>155</v>
       </c>
       <c r="AC16" t="s">
         <v>51</v>
       </c>
       <c r="AD16">
         <v>6205711557</v>
       </c>
       <c r="AE16">
         <v>6205711557</v>
       </c>
       <c r="AF16"/>
       <c r="AG16">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AH16">
         <v>0</v>
       </c>
       <c r="AI16">
         <v>0</v>
       </c>
       <c r="AJ16">
         <v>0</v>
       </c>
       <c r="AK16">
         <v>0</v>
       </c>
       <c r="AL16">
         <v>0</v>
       </c>
       <c r="AM16">
         <v>0</v>
       </c>
       <c r="AN16" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
@@ -2987,51 +2987,51 @@
         <v>160</v>
       </c>
       <c r="Y17" t="s">
         <v>161</v>
       </c>
       <c r="Z17" t="s">
         <v>162</v>
       </c>
       <c r="AA17">
         <v>1</v>
       </c>
       <c r="AB17" t="s">
         <v>163</v>
       </c>
       <c r="AC17" t="s">
         <v>51</v>
       </c>
       <c r="AD17">
         <v>6205711557</v>
       </c>
       <c r="AE17">
         <v>6205711557</v>
       </c>
       <c r="AF17"/>
       <c r="AG17">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="AH17">
         <v>0</v>
       </c>
       <c r="AI17">
         <v>0</v>
       </c>
       <c r="AJ17">
         <v>0</v>
       </c>
       <c r="AK17">
         <v>1</v>
       </c>
       <c r="AL17">
         <v>1</v>
       </c>
       <c r="AM17">
         <v>0</v>
       </c>
       <c r="AN17" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
@@ -3101,51 +3101,51 @@
       <c r="Y18" t="s">
         <v>169</v>
       </c>
       <c r="Z18" t="s">
         <v>170</v>
       </c>
       <c r="AA18">
         <v>4</v>
       </c>
       <c r="AB18" t="s">
         <v>171</v>
       </c>
       <c r="AC18" t="s">
         <v>84</v>
       </c>
       <c r="AD18">
         <v>9470599173</v>
       </c>
       <c r="AE18">
         <v>9470599173</v>
       </c>
       <c r="AF18" t="s">
         <v>52</v>
       </c>
       <c r="AG18">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AH18">
         <v>2</v>
       </c>
       <c r="AI18">
         <v>1</v>
       </c>
       <c r="AJ18">
         <v>0</v>
       </c>
       <c r="AK18">
         <v>4</v>
       </c>
       <c r="AL18">
         <v>1</v>
       </c>
       <c r="AM18">
         <v>1</v>
       </c>
       <c r="AN18" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
@@ -3213,51 +3213,51 @@
         <v>175</v>
       </c>
       <c r="Y19" t="s">
         <v>176</v>
       </c>
       <c r="Z19" t="s">
         <v>177</v>
       </c>
       <c r="AA19">
         <v>7</v>
       </c>
       <c r="AB19" t="s">
         <v>147</v>
       </c>
       <c r="AC19" t="s">
         <v>84</v>
       </c>
       <c r="AD19">
         <v>9470599173</v>
       </c>
       <c r="AE19">
         <v>9470599173</v>
       </c>
       <c r="AF19"/>
       <c r="AG19">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AH19">
         <v>2</v>
       </c>
       <c r="AI19">
         <v>2</v>
       </c>
       <c r="AJ19">
         <v>0</v>
       </c>
       <c r="AK19">
         <v>2</v>
       </c>
       <c r="AL19">
         <v>1</v>
       </c>
       <c r="AM19">
         <v>2</v>
       </c>
       <c r="AN19" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
@@ -3327,51 +3327,51 @@
       <c r="Y20" t="s">
         <v>180</v>
       </c>
       <c r="Z20" t="s">
         <v>181</v>
       </c>
       <c r="AA20">
         <v>3</v>
       </c>
       <c r="AB20" t="s">
         <v>182</v>
       </c>
       <c r="AC20" t="s">
         <v>84</v>
       </c>
       <c r="AD20">
         <v>9470599173</v>
       </c>
       <c r="AE20">
         <v>9470599173</v>
       </c>
       <c r="AF20" t="s">
         <v>183</v>
       </c>
       <c r="AG20">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AH20">
         <v>2</v>
       </c>
       <c r="AI20">
         <v>2</v>
       </c>
       <c r="AJ20">
         <v>0</v>
       </c>
       <c r="AK20">
         <v>2</v>
       </c>
       <c r="AL20">
         <v>2</v>
       </c>
       <c r="AM20">
         <v>2</v>
       </c>
       <c r="AN20" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
@@ -3557,51 +3557,51 @@
       <c r="Y22" t="s">
         <v>198</v>
       </c>
       <c r="Z22" t="s">
         <v>199</v>
       </c>
       <c r="AA22">
         <v>1</v>
       </c>
       <c r="AB22" t="s">
         <v>200</v>
       </c>
       <c r="AC22" t="s">
         <v>201</v>
       </c>
       <c r="AD22">
         <v>8547896541</v>
       </c>
       <c r="AE22">
         <v>8547896541</v>
       </c>
       <c r="AF22" t="s">
         <v>52</v>
       </c>
       <c r="AG22">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="AH22">
         <v>1</v>
       </c>
       <c r="AI22">
         <v>1</v>
       </c>
       <c r="AJ22">
         <v>0</v>
       </c>
       <c r="AK22">
         <v>1</v>
       </c>
       <c r="AL22">
         <v>0</v>
       </c>
       <c r="AM22">
         <v>1</v>
       </c>
       <c r="AN22" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
@@ -3669,51 +3669,51 @@
       <c r="Y23" t="s">
         <v>206</v>
       </c>
       <c r="Z23" t="s">
         <v>207</v>
       </c>
       <c r="AA23">
         <v>1</v>
       </c>
       <c r="AB23" t="s">
         <v>200</v>
       </c>
       <c r="AC23" t="s">
         <v>192</v>
       </c>
       <c r="AD23">
         <v>9905335858</v>
       </c>
       <c r="AE23">
         <v>9905335858</v>
       </c>
       <c r="AF23" t="s">
         <v>52</v>
       </c>
       <c r="AG23">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="AH23">
         <v>1</v>
       </c>
       <c r="AI23">
         <v>0</v>
       </c>
       <c r="AJ23">
         <v>0</v>
       </c>
       <c r="AK23">
         <v>0</v>
       </c>
       <c r="AL23">
         <v>0</v>
       </c>
       <c r="AM23">
         <v>1</v>
       </c>
       <c r="AN23" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
@@ -3893,51 +3893,51 @@
         <v>223</v>
       </c>
       <c r="Y25" t="s">
         <v>224</v>
       </c>
       <c r="Z25"/>
       <c r="AA25">
         <v>0</v>
       </c>
       <c r="AB25" t="s">
         <v>225</v>
       </c>
       <c r="AC25" t="s">
         <v>192</v>
       </c>
       <c r="AD25">
         <v>9000000001</v>
       </c>
       <c r="AE25">
         <v>9000000001</v>
       </c>
       <c r="AF25" t="s">
         <v>226</v>
       </c>
       <c r="AG25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="AH25">
         <v>1</v>
       </c>
       <c r="AI25">
         <v>1</v>
       </c>
       <c r="AJ25">
         <v>0</v>
       </c>
       <c r="AK25">
         <v>0</v>
       </c>
       <c r="AL25">
         <v>1</v>
       </c>
       <c r="AM25">
         <v>1</v>
       </c>
       <c r="AN25" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
@@ -4451,51 +4451,51 @@
       </c>
       <c r="X30"/>
       <c r="Y30" t="s">
         <v>254</v>
       </c>
       <c r="Z30" t="s">
         <v>255</v>
       </c>
       <c r="AA30">
         <v>1</v>
       </c>
       <c r="AB30" t="s">
         <v>238</v>
       </c>
       <c r="AC30" t="s">
         <v>192</v>
       </c>
       <c r="AD30">
         <v>8745123654</v>
       </c>
       <c r="AE30">
         <v>8745123654</v>
       </c>
       <c r="AF30"/>
       <c r="AG30">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AH30">
         <v>0</v>
       </c>
       <c r="AI30">
         <v>0</v>
       </c>
       <c r="AJ30">
         <v>0</v>
       </c>
       <c r="AK30">
         <v>2</v>
       </c>
       <c r="AL30">
         <v>1</v>
       </c>
       <c r="AM30">
         <v>1</v>
       </c>
       <c r="AN30" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
@@ -4787,51 +4787,51 @@
         <v>270</v>
       </c>
       <c r="Y33" t="s">
         <v>271</v>
       </c>
       <c r="Z33" t="s">
         <v>272</v>
       </c>
       <c r="AA33">
         <v>1</v>
       </c>
       <c r="AB33" t="s">
         <v>273</v>
       </c>
       <c r="AC33" t="s">
         <v>192</v>
       </c>
       <c r="AD33">
         <v>7412547854</v>
       </c>
       <c r="AE33">
         <v>7412547854</v>
       </c>
       <c r="AF33"/>
       <c r="AG33">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AH33">
         <v>2</v>
       </c>
       <c r="AI33">
         <v>2</v>
       </c>
       <c r="AJ33">
         <v>1</v>
       </c>
       <c r="AK33">
         <v>2</v>
       </c>
       <c r="AL33">
         <v>0</v>
       </c>
       <c r="AM33">
         <v>1</v>
       </c>
       <c r="AN33" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
@@ -4895,51 +4895,51 @@
         <v>276</v>
       </c>
       <c r="Y34" t="s">
         <v>277</v>
       </c>
       <c r="Z34" t="s">
         <v>278</v>
       </c>
       <c r="AA34">
         <v>1</v>
       </c>
       <c r="AB34" t="s">
         <v>238</v>
       </c>
       <c r="AC34" t="s">
         <v>192</v>
       </c>
       <c r="AD34">
         <v>8745123654</v>
       </c>
       <c r="AE34">
         <v>8745123654</v>
       </c>
       <c r="AF34"/>
       <c r="AG34">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AH34">
         <v>0</v>
       </c>
       <c r="AI34">
         <v>0</v>
       </c>
       <c r="AJ34">
         <v>0</v>
       </c>
       <c r="AK34">
         <v>1</v>
       </c>
       <c r="AL34">
         <v>1</v>
       </c>
       <c r="AM34">
         <v>0</v>
       </c>
       <c r="AN34" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
@@ -5005,51 +5005,51 @@
         <v>283</v>
       </c>
       <c r="Y35" t="s">
         <v>284</v>
       </c>
       <c r="Z35"/>
       <c r="AA35">
         <v>0</v>
       </c>
       <c r="AB35" t="s">
         <v>225</v>
       </c>
       <c r="AC35" t="s">
         <v>192</v>
       </c>
       <c r="AD35">
         <v>9000000001</v>
       </c>
       <c r="AE35">
         <v>9000000001</v>
       </c>
       <c r="AF35" t="s">
         <v>226</v>
       </c>
       <c r="AG35">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="AH35">
         <v>0</v>
       </c>
       <c r="AI35">
         <v>0</v>
       </c>
       <c r="AJ35">
         <v>0</v>
       </c>
       <c r="AK35">
         <v>0</v>
       </c>
       <c r="AL35">
         <v>0</v>
       </c>
       <c r="AM35">
         <v>0</v>
       </c>
       <c r="AN35" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
@@ -5231,51 +5231,51 @@
         <v>299</v>
       </c>
       <c r="Y37" t="s">
         <v>300</v>
       </c>
       <c r="Z37"/>
       <c r="AA37">
         <v>0</v>
       </c>
       <c r="AB37" t="s">
         <v>225</v>
       </c>
       <c r="AC37" t="s">
         <v>192</v>
       </c>
       <c r="AD37">
         <v>9000000001</v>
       </c>
       <c r="AE37">
         <v>9000000001</v>
       </c>
       <c r="AF37" t="s">
         <v>226</v>
       </c>
       <c r="AG37">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="AH37">
         <v>1</v>
       </c>
       <c r="AI37">
         <v>1</v>
       </c>
       <c r="AJ37">
         <v>0</v>
       </c>
       <c r="AK37">
         <v>3</v>
       </c>
       <c r="AL37">
         <v>1</v>
       </c>
       <c r="AM37">
         <v>1</v>
       </c>
       <c r="AN37" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
@@ -5461,51 +5461,51 @@
       <c r="Y39" t="s">
         <v>311</v>
       </c>
       <c r="Z39" t="s">
         <v>312</v>
       </c>
       <c r="AA39">
         <v>1</v>
       </c>
       <c r="AB39" t="s">
         <v>200</v>
       </c>
       <c r="AC39" t="s">
         <v>201</v>
       </c>
       <c r="AD39">
         <v>6205711557</v>
       </c>
       <c r="AE39">
         <v>6205711557</v>
       </c>
       <c r="AF39" t="s">
         <v>52</v>
       </c>
       <c r="AG39">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="AH39">
         <v>15</v>
       </c>
       <c r="AI39">
         <v>14</v>
       </c>
       <c r="AJ39">
         <v>2</v>
       </c>
       <c r="AK39">
         <v>2</v>
       </c>
       <c r="AL39">
         <v>2</v>
       </c>
       <c r="AM39">
         <v>1</v>
       </c>
       <c r="AN39" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
@@ -5575,51 +5575,51 @@
       <c r="Y40" t="s">
         <v>316</v>
       </c>
       <c r="Z40" t="s">
         <v>317</v>
       </c>
       <c r="AA40">
         <v>1</v>
       </c>
       <c r="AB40" t="s">
         <v>318</v>
       </c>
       <c r="AC40" t="s">
         <v>192</v>
       </c>
       <c r="AD40">
         <v>6205711557</v>
       </c>
       <c r="AE40">
         <v>6205711557</v>
       </c>
       <c r="AF40" t="s">
         <v>52</v>
       </c>
       <c r="AG40">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="AH40">
         <v>16</v>
       </c>
       <c r="AI40">
         <v>8</v>
       </c>
       <c r="AJ40">
         <v>3</v>
       </c>
       <c r="AK40">
         <v>3</v>
       </c>
       <c r="AL40">
         <v>2</v>
       </c>
       <c r="AM40">
         <v>4</v>
       </c>
       <c r="AN40" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
@@ -5915,51 +5915,51 @@
       <c r="Y43" t="s">
         <v>330</v>
       </c>
       <c r="Z43" t="s">
         <v>331</v>
       </c>
       <c r="AA43">
         <v>3</v>
       </c>
       <c r="AB43" t="s">
         <v>332</v>
       </c>
       <c r="AC43" t="s">
         <v>75</v>
       </c>
       <c r="AD43">
         <v>6214578965</v>
       </c>
       <c r="AE43">
         <v>6214578965</v>
       </c>
       <c r="AF43" t="s">
         <v>333</v>
       </c>
       <c r="AG43">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AH43">
         <v>4</v>
       </c>
       <c r="AI43">
         <v>1</v>
       </c>
       <c r="AJ43">
         <v>1</v>
       </c>
       <c r="AK43">
         <v>2</v>
       </c>
       <c r="AL43">
         <v>0</v>
       </c>
       <c r="AM43">
         <v>1</v>
       </c>
       <c r="AN43" t="s">
         <v>334</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
@@ -6029,51 +6029,51 @@
       <c r="Y44" t="s">
         <v>338</v>
       </c>
       <c r="Z44" t="s">
         <v>339</v>
       </c>
       <c r="AA44">
         <v>3</v>
       </c>
       <c r="AB44" t="s">
         <v>340</v>
       </c>
       <c r="AC44" t="s">
         <v>192</v>
       </c>
       <c r="AD44">
         <v>9413278456</v>
       </c>
       <c r="AE44">
         <v>9413278456</v>
       </c>
       <c r="AF44" t="s">
         <v>341</v>
       </c>
       <c r="AG44">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AH44">
         <v>3</v>
       </c>
       <c r="AI44">
         <v>5</v>
       </c>
       <c r="AJ44">
         <v>0</v>
       </c>
       <c r="AK44">
         <v>3</v>
       </c>
       <c r="AL44">
         <v>0</v>
       </c>
       <c r="AM44">
         <v>1</v>
       </c>
       <c r="AN44" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
@@ -6141,51 +6141,51 @@
       <c r="Y45" t="s">
         <v>345</v>
       </c>
       <c r="Z45" t="s">
         <v>346</v>
       </c>
       <c r="AA45">
         <v>3</v>
       </c>
       <c r="AB45" t="s">
         <v>147</v>
       </c>
       <c r="AC45" t="s">
         <v>192</v>
       </c>
       <c r="AD45">
         <v>6205711558</v>
       </c>
       <c r="AE45">
         <v>6205711558</v>
       </c>
       <c r="AF45" t="s">
         <v>347</v>
       </c>
       <c r="AG45">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="AH45">
         <v>4</v>
       </c>
       <c r="AI45">
         <v>2</v>
       </c>
       <c r="AJ45">
         <v>1</v>
       </c>
       <c r="AK45">
         <v>2</v>
       </c>
       <c r="AL45">
         <v>0</v>
       </c>
       <c r="AM45">
         <v>0</v>
       </c>
       <c r="AN45" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">